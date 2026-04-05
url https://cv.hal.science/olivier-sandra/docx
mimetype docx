--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -270,51 +270,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.36-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -508,51 +508,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.30-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
@@ -831,403 +831,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pregnancy bioengineering: getting rid of the uterus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+                <w:t xml:space="preserve">Emmanuelle Motte-Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carbonnel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
+              <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.152-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mte.2022.0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588798v1</w:t>
+                <w:t xml:space="preserve">hal-04002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy bioengineering: getting rid of the uterus?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Motte-Signoret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mte.2022.0891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002423v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Gal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+                <w:t xml:space="preserve">Johanna Domert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t>
+              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03770597v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the transcriptome of bovine endometrial cells isolated by laser micro-dissection (1): specific signatures of stromal, glandular and luminal epithelial cells</w:t>
               </w:r>
@@ -1481,64 +1481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,740 +1743,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic merit for fertility alters the bovine uterine luminal fluid proteome†</w:t>
+                <w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Gegenfurtner</w:t>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fröhlich</w:t>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Flenkenthaler</w:t>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miwako Kösters</w:t>
+                <w:t xml:space="preserve">Gareth Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (3), pp.730-739. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioz216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187485v1</w:t>
+                <w:t xml:space="preserve">hal-02891695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a Progesterone Target Gene in the Endometrium of Ruminants</w:t>
+                <w:t xml:space="preserve">Genetic merit for fertility alters the bovine uterine luminal fluid proteome†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">Katrin Gegenfurtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">Thomas Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+                <w:t xml:space="preserve">Florian Flenkenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Healey</w:t>
+                <w:t xml:space="preserve">Miwako Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1478. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.730-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioz216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891695v1</w:t>
+                <w:t xml:space="preserve">hal-03187485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine scavenger receptor class A (SR-A) exhibit specific patterns of regulation in the endometrium during the oestrous cycle and early pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subclinical endometritis in dairy cattle is associated with distinct mRNA expression patterns in blood and endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Anna Düvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Eozenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Forde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. D. Healey</w:t>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD18411⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618988v1</w:t>
+                <w:t xml:space="preserve">hal-02264367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical endometritis in dairy cattle is associated with distinct mRNA expression patterns in blood and endometrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando H Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Düvel</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+                <w:t xml:space="preserve">Sarah E Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubert</w:t>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220244⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (4), 20p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264367v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by transcriptome analyses in Bos taurus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bovine scavenger receptor class A (SR-A) exhibit specific patterns of regulation in the endometrium during the oestrous cycle and early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah E Dickinson</w:t>
+                <w:t xml:space="preserve">C. Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">G. D. Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (4), 20p. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.1078-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD18411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154607v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical steps for initiating an animal uterine transplantation model in sheep: experience from a case serie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.205-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2938,51 +2938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal metabolism affects endometrial expression of oxidative stress and FOXL2 genes in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,299 +3066,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal recognition of pregnancy and implantation are not associated with an interferon response of the endometrium to the presence of the conceptus in dromedary camel</w:t>
+                <w:t xml:space="preserve">Expression and localization of ARTEMIN in the bovine uterus and embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Sabry Salah Abdoon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">E. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omaima Mohamed Kandil</w:t>
+                <w:t xml:space="preserve">M.J. Sánchez-Calabuig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelyse Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">A. Gutierrez-Adán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 90, pp.301-308. </w:t>
+              <w:t xml:space="preserve">, 2017, 90, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605901v1</w:t>
+                <w:t xml:space="preserve">hal-01608106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and localization of ARTEMIN in the bovine uterus and embryos</w:t>
+                <w:t xml:space="preserve">Maternal recognition of pregnancy and implantation are not associated with an interferon response of the endometrium to the presence of the conceptus in dromedary camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gómez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Carrocera</w:t>
+                <w:t xml:space="preserve">Ahmed Sabry Salah Abdoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Sánchez-Calabuig</w:t>
+                <w:t xml:space="preserve">Omaima Mohamed Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gutierrez-Adán</w:t>
+                <w:t xml:space="preserve">Annelyse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 90, pp.153-162. </w:t>
+              <w:t xml:space="preserve">, 2017, 90, pp.301-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608106v1</w:t>
+                <w:t xml:space="preserve">hal-01605901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral thyroid hormone levels and hepatic thyroid hormone deiodinase gene expression in dairy heifers on the day of ovulation and during the early peri-implantation period</w:t>
               </w:r>
@@ -3472,295 +3472,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon stimulated genes as peripheral diagnostic markers of early pregnancy in sheep: a critical assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+                <w:t xml:space="preserve">Analysis of STAT1 expression and biological activity reveals interferon-tau-dependent STAT1-regulated SOCS genes in the bovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">G.D. Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Inghels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Silva</w:t>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111600077X⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD14034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631834v1</w:t>
+                <w:t xml:space="preserve">hal-02631268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of STAT1 expression and biological activity reveals interferon-tau-dependent STAT1-regulated SOCS genes in the bovine endometrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Interferon stimulated genes as peripheral diagnostic markers of early pregnancy in sheep: a critical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. Healey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Forde</w:t>
+                <w:t xml:space="preserve">Stephanie Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1856-1863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD14034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600077X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631268v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy-induced &amp;lt;em&amp;gt;ISG-15&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;MX-1&amp;lt;/em&amp;gt; gene expression is detected in the liver of Holstein-Friesian heifers during late peri-implantation period</w:t>
               </w:r>
@@ -4061,51 +4061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanaka Rabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalista Andropolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4441,64 +4441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4815,1099 +4815,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Escherichia coli MS499, isolated from the infected uterus of a postpartum cow with metritis</w:t>
+                <w:t xml:space="preserve">Differential endometrial cell sensitivity to a cholesterol-dependent cytolysin links trueperella pyogenes to uterine disease in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J Goldstone</w:t>
+                <w:t xml:space="preserve">M. R. Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Talbot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+                <w:t xml:space="preserve">R. J. Goldstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Martin Sheldon</w:t>
+                <w:t xml:space="preserve">S. M. Mahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00217-14⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.115972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630057v1</w:t>
+                <w:t xml:space="preserve">hal-02640060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;SOCS&amp;lt;/em&amp;gt; genes expression during physiological and perturbed implantation in bovine endometrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of Escherichia coli MS499, isolated from the infected uterus of a postpartum cow with metritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Goldstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Schuberth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin Sheldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00217-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-14-0214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633219v1</w:t>
+                <w:t xml:space="preserve">hal-02630057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatoma-derived growth factor: from the bovine uterus to the &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; embryo culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susana Carrocera</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;SOCS&amp;lt;/em&amp;gt; genes expression during physiological and perturbed implantation in bovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 148 (4), pp.353-365. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 148 (6), pp.545-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-14-0214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-14-0304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640603v1</w:t>
+                <w:t xml:space="preserve">hal-02633219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal changes of Decorin, Type I collagen and Fibronectin expression in normal and clone bovine placenta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Trueperella pyogenes&amp;lt;/em&amp;gt;, isolated from the infected uterus of a postpartum cow with metritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">Robert J. Goldstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Matt Amos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Schuberth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (9), pp.737-747. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00194-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635816v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Trueperella pyogenes&amp;lt;/em&amp;gt;, isolated from the infected uterus of a postpartum cow with metritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic characterisation of an endometrial pathogenic Escherichia coli strain reveals the acquisition of genetic elements associated with extra-intestinal pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Goldstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Goldstone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Talbot</w:t>
+                <w:t xml:space="preserve">Roman Popat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Schuberth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin Sheldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00194-14⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, article 1075 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631773v1</w:t>
+                <w:t xml:space="preserve">hal-02635289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic characterisation of an endometrial pathogenic Escherichia coli strain reveals the acquisition of genetic elements associated with extra-intestinal pathogenicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Goldstone</w:t>
+                <w:t xml:space="preserve">Hepatoma-derived growth factor: from the bovine uterus to the &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; embryo culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Popat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Martin Sheldon</w:t>
+                <w:t xml:space="preserve">Jose Nestor Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Carrocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1075⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148 (4), pp.353-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-14-0304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635289v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral blood leukocytes of cows with subclinical endometritis show an altered cellular composition and gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal changes of Decorin, Type I collagen and Fibronectin expression in normal and clone bovine placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Düvel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mirja Koy</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9), pp.737-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631694v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential endometrial cell sensitivity to a cholesterol-dependent cytolysin links trueperella pyogenes to uterine disease in cattle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. D. Healey</w:t>
+                <w:t xml:space="preserve">Peripheral blood leukocytes of cows with subclinical endometritis show an altered cellular composition and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Düvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Goldstone</w:t>
+                <w:t xml:space="preserve">Janine Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Heppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Mahan</w:t>
+                <w:t xml:space="preserve">Jamal Hussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duvel</w:t>
+                <w:t xml:space="preserve">Mirja Koy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (3), </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (7), pp.906-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.115972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640060v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in WNT signaling-related gene expression associated with development and cloning in bovine extra-embryonic and endometrial tissues during the peri-implantation period</w:t>
               </w:r>
@@ -6167,1069 +6167,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivotal role for monocytes/macrophages and dendritic cells in maternal immune response to the developing embryo in cattle</w:t>
+                <w:t xml:space="preserve">Evidence for an early endometrial response to pregnancy in cattle: both dependent upon and independent of interferon tau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadéra Mansouri-Attia</w:t>
+                <w:t xml:space="preserve">N. N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian J Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Niamh Forde</w:t>
+                <w:t xml:space="preserve">G.B. G. Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan G Fahey</w:t>
+                <w:t xml:space="preserve">P.A. P. Mcgettigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Browne</w:t>
+                <w:t xml:space="preserve">J.A. J. Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. J. Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101121⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (16), pp.799-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00067.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190250v1</w:t>
+                <w:t xml:space="preserve">hal-01000912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of nuclear progesterone receptor and progesterone receptor membrane components 1 and 2 in the oviduct of cyclic and pregnant cows during the post-ovulation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niamh N. Forde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane S. Ployart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-10-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000758v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of nuclear progesterone receptor and progesterone receptor membrane components 1 and 2 in the oviduct of cyclic and pregnant cows during the post-ovulation period</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pivotal role for monocytes/macrophages and dendritic cells in maternal immune response to the developing embryo in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Ployart</w:t>
+                <w:t xml:space="preserve">Nadéra Mansouri-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine M. Chebrout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilian J Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G Fahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-10-76⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000920v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an early endometrial response to pregnancy in cattle: both dependent upon and independent of interferon tau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FOXL2 is regulated during the bovine estrous cycle and its expression in the endometrium is independent of conceptus-derived interferon tau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. P. Mcgettigan</w:t>
+                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. J. Browne</w:t>
+                <w:t xml:space="preserve">Niamh N. Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. J. Mehta</w:t>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (16), pp.799-810. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00067.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.112.101584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000912v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and extensive endometrial deregulation is present before conception in IVF/ICSI repeated implantation failures (IF) or recurrent miscarriages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better understanding in immunology of early pregnancy using alternative animal models: the contribution of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadéra Mansouri-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Ledée</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.2948⟩</w:t>
+              <w:t xml:space="preserve">Advances in Neuroimmune Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1-2), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NIB-2011-027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000290v1</w:t>
+                <w:t xml:space="preserve">hal-01019423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptus-induced changes in the endometrial transcriptome: how soon does the cow know she is pregnant?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Forde</w:t>
+                <w:t xml:space="preserve">Specific and extensive endometrial deregulation is present before conception in IVF/ICSI repeated implantation failures (IF) or recurrent miscarriages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Ledée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+                <w:t xml:space="preserve">Mona M. Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.090019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (4), pp.554-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.2948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019419v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pre-conception immune biomarkers for clinical practice: interleukin-18, interleukin-15 and TWEAK on the endometrial side, G-CSF on the follicular side</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptus-induced changes in the endometrial transcriptome: how soon does the cow know she is pregnant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. N. Lédée</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. G. Chaouat</w:t>
+                <w:t xml:space="preserve">F.W. Bazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2011.01.007⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (1), pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.090019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00999864v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding in immunology of early pregnancy using alternative animal models: the contribution of ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadéra Mansouri-Attia</w:t>
+                <w:t xml:space="preserve">New pre-conception immune biomarkers for clinical practice: interleukin-18, interleukin-15 and TWEAK on the endometrial side, G-CSF on the follicular side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Petitbarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Dubanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. G. Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neuroimmune Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (1-2), pp.125-134. </w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (2), pp.118-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/NIB-2011-027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01019423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiles of bovine caruncular and intercaruncular endometrium at implantation</w:t>
               </w:r>
@@ -7375,51 +7375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mansouri-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7535,51 +7535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.79-84</w:t>
@@ -7961,51 +7961,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive immunology 2003: reassessing the Th1/Th2 paradigm ?</w:t>
+                <w:t xml:space="preserve">Th1/Th2 paradigm in pregnancy: paradigm lost? Cytokines in pregnancy/early abortion: Reexamining the Th1/Th2 paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ledée-Bataille</w:t>
@@ -8040,106 +8040,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92 (3), pp.207-214. </w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (2), pp.93-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2004.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000074300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674515v1</w:t>
+                <w:t xml:space="preserve">hal-02678801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th1/Th2 paradigm in pregnancy: paradigm lost? Cytokines in pregnancy/early abortion: Reexamining the Th1/Th2 paradigm</w:t>
+                <w:t xml:space="preserve">Reproductive immunology 2003: reassessing the Th1/Th2 paradigm ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ledée-Bataille</w:t>
@@ -8174,556 +8174,556 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134 (2), pp.93-119. </w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (3), pp.207-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000074300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2004.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678801v1</w:t>
+                <w:t xml:space="preserve">hal-02674515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation: can immunological parameters of implantation failure be of interest for preeclampsia ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Dubanchet</w:t>
+                <w:t xml:space="preserve">Identification of nucleocytoplasmic cycling as a remote sensor in cellular signaling by databased modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Swameye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Timmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Klingmüller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (3), pp.1028-1033</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682819v1</w:t>
+                <w:t xml:space="preserve">hal-02670350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytokine-inducible Scr homology domain-containing protein negatively regulates signaling by promoting apoptosis in erythroid progenitor cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.G. Hsiao</w:t>
+                <w:t xml:space="preserve">Implantation: can immunological parameters of implantation failure be of interest for preeclampsia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ledée-Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zourbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.F. Lodish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59, pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-0378(03)00048-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670487v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of nucleocytoplasmic cycling as a remote sensor in cellular signaling by databased modeling</w:t>
+                <w:t xml:space="preserve">The cytokine-inducible Scr homology domain-containing protein negatively regulates signaling by promoting apoptosis in erythroid progenitor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Swameye</w:t>
+                <w:t xml:space="preserve">R. Ketteler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Müller</w:t>
+                <w:t xml:space="preserve">C.S. Moghraby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Timmer</w:t>
+                <w:t xml:space="preserve">J.G. Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Klingmüller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.F. Lodish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 100 (3), pp.1028-1033</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (4), pp.2654-2660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670350v1</w:t>
+                <w:t xml:space="preserve">hal-02670487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced transgene expression in primitive hematopoietic progenitor cells efficiently transduced by optimized retroviral hybrid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ketteler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.M. Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Klingmüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9, pp.477-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9017,157 +9017,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the prolactin receptor in two fish species, tilapia &amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt; and rainbow trout, &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; : a comparative approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of the prolactin receptor (tiPRL-R) gene in tilapia Oreochromis niloticus : tissue distribution and cellular localization in osmoregulatory organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.1086-1096. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24, pp.215-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjpp-78-12-1086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1677/jme.0.0240215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696803v1</w:t>
+                <w:t xml:space="preserve">hal-02695372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the prolactin receptor in two fish species, tilapia Oreochromis niloticus and rainbow trout, Oncorhynchus mykiss: a comparative approach.</w:t>
               </w:r>
@@ -9192,64 +9192,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78, pp.1086-1096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9260,472 +9260,472 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the prolactin receptor (tiPRL-R) gene in tilapia Oreochromis niloticus : tissue distribution and cellular localization in osmoregulatory organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of the prolactin receptor in two fish species, tilapia &amp;lt;em&amp;gt;Oreochromis niloticus&amp;lt;/em&amp;gt; and rainbow trout, &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; : a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Edery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">V. Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 24, pp.215-224. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.1086-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/jme.0.0240215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjpp-78-12-1086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695372v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single prolactin receptor form in tilapia species?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of gene transcription by tilapia prolactin variants tiPRL188 and tiPRL177</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury de Luze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10753.x⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 438 (1-2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(98)01285-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692963v1</w:t>
+                <w:t xml:space="preserve">hal-02696806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of gene transcription by tilapia prolactin variants tiPRL188 and tiPRL177</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single prolactin receptor form in tilapia species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 438 (1-2), pp.119-123. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 839, pp.172-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(98)01285-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10753.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696806v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression cloning of a cDNA encoding a fish prolactin receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Luze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92, pp.6037-6041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10062,64 +10062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotransplantation utérine dans un modèle ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10250,790 +10250,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+                <w:t xml:space="preserve">Biotechnologies et enjeux sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
+              <w:t xml:space="preserve">La génétique de précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Evolution., Feb 2018, Bonchamp-lès-Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736515v1</w:t>
+                <w:t xml:space="preserve">hal-02789177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbe d'apprentissage de la transplantation utérine chez la brebis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bosc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées Nationales du CNGOF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Gynécologues et Obstétriciens Français. FRA., Dec 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Fertility 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736608v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés dynamique de l’endomètre de mammifère: mise en évidence et applications; Endomètre, AMP et environnement: de l’apport des modèles animaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact d’une restriction alimentaire durant le post-partum sur l’expression des gènes des cellules endométriales chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiruntita Chankeaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Ntallaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journée de Fertilité de Ghardaia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Algérienne de Médecine de la Reproduction. DZA., Mar 2018, Ghardaïa, Algérie</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784847v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une restriction alimentaire durant le post-partum sur l’expression des gènes des cellules endométriales chez la vache laitière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés dynamique de l’endomètre de mammifère: mise en évidence et applications; Endomètre, AMP et environnement: de l’apport des modèles animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Journée de Fertilité de Ghardaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Algérienne de Médecine de la Reproduction. DZA., Mar 2018, Ghardaïa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736380v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Courbe d'apprentissage de la transplantation utérine chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Revaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">42. Journées Nationales du CNGOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Gynécologues et Obstétriciens Français. FRA., Dec 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733987v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738015v1</w:t>
+                <w:t xml:space="preserve">hal-02733987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces modèles animaux qui permettent de mieux comprendre l’homme: l’implantation embryonnaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Nationales de la Société de Médecine de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Médecine de la Reproduction. FRA., May 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Journée d'Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786116v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific impacts of mild feed restrictions on gene expression of endometrial luminal, glandular and stromal cells in postpartum dairy cows</w:t>
               </w:r>
@@ -11138,277 +11138,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ces modèles animaux qui permettent de mieux comprendre l’homme: l’implantation embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">20. Journées Nationales de la Société de Médecine de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Médecine de la Reproduction. FRA., May 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736865v1</w:t>
+                <w:t xml:space="preserve">hal-02786116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnologies et enjeux sociétaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La génétique de précision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Evolution., Feb 2018, Bonchamp-lès-Laval, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789177v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11729,424 +11729,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the way to human ART: a bovine picture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of bovine oviductal exosomes from in vivo and in vitro origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Soleilhavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire du Prof. JJ. Brosens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Warwick. GBR., Jan 2015, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797400v1</w:t>
+                <w:t xml:space="preserve">hal-02743978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells (bEEC) following&amp;lt;em&amp;gt; E. Coli&amp;lt;/em&amp;gt; lipopolysaccharide challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endometrial sensor and driving forces in the context of embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comtecmed medical Congresses. DEU., Nov 2015, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740857v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial sensor and driving forces in the context of embryo development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in protein expression profiles in bovine endometrial epithelial cells (bEEC) following&amp;lt;em&amp;gt; E. Coli&amp;lt;/em&amp;gt; lipopolysaccharide challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Båge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797753v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bovine oviductal exosomes from in vivo and in vitro origin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the way to human ART: a bovine picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire du Prof. JJ. Brosens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warwick. GBR., Jan 2015, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743978v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of pregnancy is associated with TSH-levels on the day of ovulation</w:t>
               </w:r>
@@ -12278,51 +12278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transcriptome profiles from endometrial caruncles and peripheral blood mononuclear cells reveal common and tissue-specific biological processes regulated at implantation in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12330,51 +12330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
@@ -12619,103 +12619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine herpes virus 4 (BoHV4) inhibits bovine endometrial epithelial cell (bEEC) proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Juremalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. 170 p., </w:t>
@@ -12872,3718 +12872,3774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Esherichia Coli[/i] lipopolysaccharide stimulates proliferation of bovine uterine epithelial cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endometrium as a biological sensor of embryo quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Annual Conference IETS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RDv26n1Ab103⟩</w:t>
+              <w:t xml:space="preserve">11. Congress of the European Society for Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Reproductive Immunology (ESRI). HUN., Mar 2014, Budapest, Hungary. 168 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2013.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019237v1</w:t>
+                <w:t xml:space="preserve">hal-02739870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la vie foetale influence la vie adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du développement de l’embryon par l’utérus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[i]Esherichia Coli[/i] lipopolysaccharide stimulates proliferation of bovine uterine epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40. Annual Conference IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Champaign, USA., Jan 2014, Reno, Nevada, United States. pp.165-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv26n1Ab103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792323v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrium as a biological sensor of embryo quality</w:t>
+                <w:t xml:space="preserve">Contrôle du développement de l’embryon par l’utérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congress of the European Society for Reproductive Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19. Journées de la Fédération Française d'Etude de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2014, Issy Les Moulineaux, France. 37 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2013.12.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02739870v1</w:t>
+                <w:t xml:space="preserve">hal-02792323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is inhibited by progesterone in ruminant endometrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+                <w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva El Zaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal Québec, Canada. pp.337</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019549v1</w:t>
+                <w:t xml:space="preserve">hal-01019564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t>
+              <w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019203v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the immune response of the uterus at time of implantation in mammals</w:t>
+                <w:t xml:space="preserve">Endometrial physiology in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Uterine Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU). SWE., Nov 2013, Uppsala, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">Tierbiochemisches Seminar/Animal Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University of Berlin. DEU., Jul 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019206v1</w:t>
+                <w:t xml:space="preserve">hal-02807966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
+                <w:t xml:space="preserve">FOXL2 is inhibited by progesterone in ruminant endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal Québec, Canada. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004536v1</w:t>
+                <w:t xml:space="preserve">hal-01019549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms involved in the immune response of the uterus at time of implantation in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Seminar on Uterine Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU). SWE., Nov 2013, Uppsala, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019564v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial physiology in ruminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CHIPSTRAFFIC : identification des gènes cibles de facteurs de transcription bovins par ChIP et ChIP-seq dans l'endomètre et les tissus extra-embryonnaires à l'implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamelia Kara-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierbiochemisches Seminar/Animal Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Free University of Berlin. DEU., Jul 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution AIP Bioressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Etude du Polymorphisme des Génomes Végétaux (1279)., Feb 2013, Paris, France. pp.106-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807966v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological sensoring of the conceptus by the maternal environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva M. El Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.81-94</w:t>
+              <w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019173v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Guillomot</w:t>
+                <w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva El Zaiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Campion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1.Course on non coding genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003455v1</w:t>
+                <w:t xml:space="preserve">hal-01019018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning from each other. The mutual benefit of live stock and human reproduction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cotinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRF Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">28. Annual Meeting of the European Society of Human Reproduction and Embryology (ESHRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.ii35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019623v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from each other. The mutual benefit of live stock and human reproduction studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FOXL2 endometrial expression is impacted by P4 and not IFNT in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Annual Meeting of the European Society of Human Reproduction and Embryology (ESHRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.ii35</w:t>
+              <w:t xml:space="preserve">SRF Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Socoety for Reproduction and Fertility (SRF). GBR., Jul 2012, Edinbourg, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004094v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Expression of decorin and associated extra cellular matrix (ECM) components during placentation in AI and SCNT pregnancies in cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). INT., Sep 2012, Hiroshima, Japan. pp.A96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455867v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel aspects of endometrial function: a biological sensor of embryo quality and driver of pregnancy success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadéra N. Mansouri-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G. R. G. Lea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Phoenix, United States. pp.68-79, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD11908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEETAC - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Céleste Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of in-vivo produced and cloned embryos on endometrial STAT1/SOCS pathway at implantation in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRF Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). GBR., Jul 2012, Edingburgh, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809115v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Devinoy</w:t>
+                <w:t xml:space="preserve">Impact of in-vivo produced and cloned embryos on endometrial STAT1/SOCS pathway at implantation in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Course on non coding genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">SRF Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Reproduction and Fertility (SRF). GBR., Jul 2012, Edingburgh, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019018v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Specific regulation of HIF1A and EPAS1/HIF2A at the bovine conceptus-endometrium interface in normal and perturbed early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Laurie L. Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-01000903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next generation sequencing identifies novel interferon stimulated genes in the uterine endometrium of cattle during early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian B. Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian B. Duffy</w:t>
+                <w:t xml:space="preserve">Paul Mc Gettigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mc Gettigan</w:t>
+                <w:t xml:space="preserve">John A. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. 44th Annual Meeting of the Society for the Study of Reproduction "Reproduction and the World's Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). USA., Jul 2011, Portland, United States. pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ponsart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uterus as a sensor for embryonic development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Annual Meeting of Brazilian Society for Embryo Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). Cumbuco, BRA., Aug 2011, Cumbuco, Brazil</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004439v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering early sensor and driver properties of the endometrium: contribution of the uterus to pregnancy outcome</w:t>
+                <w:t xml:space="preserve">The uterus as a sensor for embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Annual Meeting of the Brazilian Embryo Technology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2011, Cumbuco, Brazil. pp.S173-S182</w:t>
+              <w:t xml:space="preserve">25. Annual Meeting of Brazilian Society for Embryo Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). Cumbuco, BRA., Aug 2011, Cumbuco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019457v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into normal and pathological pregnancies using large-scale microarrays: lessons from microarrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering early sensor and driver properties of the endometrium: contribution of the uterus to pregnancy outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Reproductive Immunology, Immunological Tolerance and Immunology of Preeclampsia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25. Annual Meeting of the Brazilian Embryo Technology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2011, Cumbuco, Brazil. pp.S173-S182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01239519v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconceptional immune biomarkers in assisted reproduction: G-CSF in the follicular fluid – interleukin-18, -15 and TWEAK in the endometrium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An insight into normal and pathological pregnancies using large-scale microarrays: lessons from microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Petitbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chaouat</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of the American Society for Reproductive Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0897.2011.01014.x⟩</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Reproductive Immunology, Immunological Tolerance and Immunology of Preeclampsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Reproductive Immunology (ESRI). POL., Aug 2010, Tioman Island, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443932v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific regulation of HIF1A and EPAS1/HIF2A at the bovine conceptus-endometrium interface in normal and perturbed early pregnancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Preconceptional immune biomarkers in assisted reproduction: G-CSF in the follicular fluid – interleukin-18, -15 and TWEAK in the endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Ledée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitbarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona M. Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dubanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st Annual Meeting of the American Society for Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Salt Lake City, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0897.2011.01014.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000903v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial STAT/SOCS signalling pathway in normal and perturbed bovine implantation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cagnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Gemini Meeting: Maternal Interaction with Gametes and Embryo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756029v1</w:t>
+                <w:t xml:space="preserve">hal-02753387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of expression of candidate genes at the utero-conceptus interface during early pregnancy in cow: a comparative analysis between normal and cloned pregnancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine G. Taghouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Biaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mannose binding lectin pathway and early complement activation in (murine) abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petitbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dubanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lédée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Society for Reproductive Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jri.2010.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uterus as a sensor/driver tissue for embryo development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endometrial STAT/SOCS signalling pathway in normal and perturbed bovine implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mansouri-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congreso Nacional de Medicina Veterinaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Conception, Chile. 1 p</w:t>
+              <w:t xml:space="preserve">3. Annual Gemini Meeting: Maternal Interaction with Gametes and Embryo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822616v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meetac - Valorisation des données transcriptomiques bovines à l’interface mère-embryon pour une compréhension intégrée de l’implantation (2009-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gibrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées AGENAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
@@ -16606,820 +16662,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The uterus as a sensor/driver tissue for embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t>
+              <w:t xml:space="preserve">16. Congreso Nacional de Medicina Veterinaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Conception, Chile. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752200v1</w:t>
+                <w:t xml:space="preserve">hal-02822616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine G. Taghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752224v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752148v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa E. Liszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757921v1</w:t>
+                <w:t xml:space="preserve">hal-02752148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hypoprogesteronemic sheep model in early pregnancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+                <w:t xml:space="preserve">Characterisation of the Forkhead box transcription factor FOXL2 in the bovine endometrium during early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753226v1</w:t>
+                <w:t xml:space="preserve">hal-02757921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Development of a hypoprogesteronemic sheep model in early pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753387v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The preconceptional endometrial environment affects both implantation and gestation in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ledée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hennuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17481,255 +17481,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput analyses in reproductive biology research: gene profiling and sensor properties of the endometrium</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalista Andropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine G. Taghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Congress on Reproductive Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Pathways and Systeme Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Corfu, Greece. n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750445v1</w:t>
+                <w:t xml:space="preserve">hal-02817237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology of mammalian embryo implantation and early placental development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput analyses in reproductive biology research: gene profiling and sensor properties of the endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadera Mansouri-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Pathways and Systeme Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. European Congress on Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marathon, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2009.06.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du conceptus sur le transcriptome de l’endomètre bovin à l’implantation</w:t>
               </w:r>
@@ -17892,51 +17892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
@@ -17991,64 +17991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mansouri-Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin E Everts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18559,277 +18559,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preconceptional environment affects the implantation process in a murine model of spontaneous abortion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rodde</w:t>
+                <w:t xml:space="preserve">In vivo gene delivery of the murine uterus: what and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Bellemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the European Society for Human Reproduction and Embryology (ESHRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">4. EMBIC Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197507v1</w:t>
+                <w:t xml:space="preserve">hal-02755553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo gene delivery of the murine uterus: what and why?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.L. Bellemin</w:t>
+                <w:t xml:space="preserve">The preconceptional environment affects the implantation process in a murine model of spontaneous abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hennuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. EMBIC Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of the European Society for Human Reproduction and Embryology (ESHRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755553v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low doses of trilostane fail to induce abortion during early gestation in mice and ewes.</w:t>
               </w:r>
@@ -18841,51 +18841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18934,1755 +18934,1755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ruminants to pregnancy: more than meat and milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
+                <w:t xml:space="preserve">Invasive or not? The STAT3-SOCS3 balance regulates trophoblast and choriocarcinoma behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Poehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rudloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neblung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Morales Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">10. International Congress of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752176v1</w:t>
+                <w:t xml:space="preserve">hal-02753896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine expression at interface : a longitudinal micro array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bataillon</w:t>
+                <w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadera Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. EMBIC Summer School entitled "Advances in embryo Implantation and pregnancy"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01197579v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis for identifying differentially expressed genes in microarrays data, an overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+                <w:t xml:space="preserve">Ovine progesterone-induced blocking factor at the feto-maternal interface during implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maëlle Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Poumerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting Mammalian Embryogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197495v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine expression at interface: a longitudinal micro array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+                <w:t xml:space="preserve">Contribution of ruminants to pregnancy: more than meat and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadera Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of Reproductive Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197497v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and the regulation of SOCS3 in ovine uterine cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.G. Poehlmann</w:t>
+                <w:t xml:space="preserve">Cytokine expression at interface : a longitudinal micro array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hennuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. EMBIC Summer School entitled "Advances in embryo Implantation and pregnancy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0897.2007.00495.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754455v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical analysis for identifying differentially expressed genes in microarrays data, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Vignon</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
+              <w:t xml:space="preserve">2. International Meeting Mammalian Embryogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197494v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative animal models to study the immunology of pregnancy: Do you think &amp;quot;ruminant&amp;quot;?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cytokine expression at interface: a longitudinal micro array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hennuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC Summer School (Embryo Implantation Control)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
+              <w:t xml:space="preserve">10. International Congress of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750594v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan Heyman</w:t>
+                <w:t xml:space="preserve">Expression and the regulation of SOCS3 in ovine uterine cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Poumerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Poehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
+              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197496v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of gene expression profiles in the ruminant endometrium using a 13K microarray</w:t>
+                <w:t xml:space="preserve">Gene expression profiles in endometrium of cyclic and pregnant cows during the peri-implantation period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">3. EMBIC (EMBryo Implantation Control) Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197493v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive or not? The STAT3-SOCS3 balance regulates trophoblast and choriocarcinoma behaviour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative animal models to study the immunology of pregnancy: Do you think &amp;quot;ruminant&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress of Reproductive Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">3. EMBIC Summer School (Embryo Implantation Control)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753896v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovine progesterone-induced blocking factor at the feto-maternal interface during implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of genes involved in the implantation process in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadera Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maëlle Fovet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">R.E. Everts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EMBIC Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756388v1</w:t>
+                <w:t xml:space="preserve">hal-01197496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering early events of pregnancy using animal models</w:t>
+                <w:t xml:space="preserve">Ovine progesterone-induced blocking factor: indentification and regulation during the oestrous cycle and early pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadera Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kozma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szekeres-Bartho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. EMBIC Summer School "Embryo implantation: from basics to clinics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Malinska, Croatia</w:t>
+              <w:t xml:space="preserve">6. Conference of the European Society of Reproductive and Developmental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758881v1</w:t>
+                <w:t xml:space="preserve">hal-02764221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal models in immunology of implantation: think different</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serono Symposia International "Endometrium and Embryo Implantation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progesterone induced blocking factor in normal and growth-restricted ovine placentae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering early events of pregnancy using animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Conference of the European Society of Reproductive and Developmental Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Colchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">1. EMBIC Summer School "Embryo implantation: from basics to clinics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Malinska, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761740v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovine progesterone-induced blocking factor: indentification and regulation during the oestrous cycle and early pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progesterone induced blocking factor in normal and growth-restricted ovine placentae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Lea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szekeres-Bartho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nolent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadera Mansouri</w:t>
+                <w:t xml:space="preserve">L.T. Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kozma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Szekeres-Bartho</w:t>
+                <w:t xml:space="preserve">M. Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Conference of the European Society of Reproductive and Developmental Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764221v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of prolactin receptor in rainbow trout and demonstration of an unstable hormone-receptor association</w:t>
               </w:r>
@@ -20936,51 +20936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21446,64 +21446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21696,64 +21696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Galio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21808,51 +21808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la 12-s-lipoxygenase dans l’endomètre ovin pendant la gestation précoce : mise en évidence de l’existence de deux transcrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21860,51 +21860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t>
@@ -21927,1850 +21927,1850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of growth factor genes in &amp;lt;em&amp;gt;In Vitro&amp;lt;/em&amp;gt;-Produced blastocysts changes after uterine passage, but endometrial expression is unaffected by the presence of embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741276v1</w:t>
+                <w:t xml:space="preserve">hal-01533875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes de la mortalité embryonnaire ou fœtale de 2 mutants bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a contrasted metabolism on endometrial and peripheral signaling pathways at implantation in dairy cattle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Forde</w:t>
+                <w:t xml:space="preserve">Expression of growth factor genes in &amp;lt;em&amp;gt;In Vitro&amp;lt;/em&amp;gt;-Produced blastocysts changes after uterine passage, but endometrial expression is unaffected by the presence of embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrocera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFR Annual Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42. Annual Conference of the IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv28n2Ab75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798867v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">Impact of a contrasted metabolism on endometrial and peripheral signaling pathways at implantation in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Poirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">SFR Annual Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Winchester, United Kingdom. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533875v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t>
+                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Oudin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743374v1</w:t>
+                <w:t xml:space="preserve">hal-02800335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">FOXL2 is a new progesterone-regulated gene in the endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799741v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulator and target genes of FOXL2 in bovine endometrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Raliou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’ED419-Biosigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kremlin Bicêtre, France. , 2015</w:t>
+              <w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800335v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of &amp;lt;em&amp;gt;E. Coli&amp;lt;/em&amp;gt; LPS and Bovine Herpes Virus 4 (BoHV4) on bovine endometrial cells during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does early pregnancy influence maternal metabolism in dairy heifers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guo</w:t>
+                <w:t xml:space="preserve">M. Meyerholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+                <w:t xml:space="preserve">M. Steufmehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kassens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Raliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. </w:t>
+              <w:t xml:space="preserve">47. Annual Conference of Physiology and Pathology of Reproduction, 39. Joint Conference on Veterinary and Human Reproductive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Giessen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Reproduction in Domestic Animals, 49 (Supplement s3), 101 p., 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR). </w:t>
+                <w:t xml:space="preserve">Wiley Online Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction in Domestic Animals, 49 (supplement 1), 52 p., 2014, 47th Annual Conference of Physiology and Pathology of Reproduction, 39th Joint Conference on Veterinary and Human Reproductive Medicine. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.12391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.12292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743089v1</w:t>
+                <w:t xml:space="preserve">hal-02741051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+                <w:t xml:space="preserve">Effects of &amp;lt;em&amp;gt;E. Coli&amp;lt;/em&amp;gt; LPS and Bovine Herpes Virus 4 (BoHV4) on bovine endometrial cells during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunilla Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reproduction in Domestic Animals, 49 (Supplement s3), 101 p., 2014, 18th Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744019v1</w:t>
+                <w:t xml:space="preserve">hal-02743089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal IGFBP-4 concentration is lower in pregnant than in non-pregnant dairy heifers at day 18 of pregnancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Wirthgen</w:t>
+                <w:t xml:space="preserve">FOXL2 is a progesterone-regulated gene in ruminant endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress of Endocrinology &amp; the Endocrine Society’s / 96. Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chicago, United States. , 2014, 16th International Congress of Endocrinology &amp; the Endocrine Society’s / 96th Annual Meeting &amp; Expo</w:t>
+              <w:t xml:space="preserve">4. Ovarian Club Meeting "Blasotcysts Development and the Process of Implantation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014, Ovarian Club IV "Blasotcysts Development and the Process of Implantation"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742551v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early endometrial and embryonic transcription of tumour necrosis factor α (TNF) and its receptor TNFR2 in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Maternal IGFBP-4 concentration is lower in pregnant than in non-pregnant dairy heifers at day 18 of pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meyerholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Mense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrike Knaack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wirthgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 80 p., 2014, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">16. International Congress of Endocrinology &amp; the Endocrine Society’s / 96. Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chicago, United States. , 2014, 16th International Congress of Endocrinology &amp; the Endocrine Society’s / 96th Annual Meeting &amp; Expo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741178v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de marqueurs précoces de la gestation chez la brebis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">Early endometrial and embryonic transcription of tumour necrosis factor α (TNF) and its receptor TNFR2 in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Correia-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 80 p., 2014, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739201v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does early pregnancy influence maternal metabolism in dairy heifers?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariam Raliou</w:t>
+                <w:t xml:space="preserve">Identification de marqueurs précoces de la gestation chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Inghels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Annual Conference of Physiology and Pathology of Reproduction, 39. Joint Conference on Veterinary and Human Reproductive Medicine</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.12292⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02741051v1</w:t>
+                <w:t xml:space="preserve">hal-02739201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du facteur de transcription FOXL2 dans l’endomètre bovin au cours de la gestation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'ED419 - Biosign</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kremlin-Bicêtre, France. , 2012</w:t>
@@ -23976,51 +23976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t>
@@ -24338,51 +24338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24417,90 +24417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison of the biological potencies of the two tilapia prolactins on tiPRL receptor transfected in human fibroblastes (293) cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24587,77 +24587,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunology of pregnancy 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentham ebooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 956 p., 2013, 978-1-60805-734-4 eISBN: 978-1-60805-733-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
@@ -24723,307 +24723,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de l'ouvrage &amp;quot;Quelles alternatives en expérimentation animale? Pratiques et éthique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Juin</w:t>
+                <w:t xml:space="preserve">Les comités d'éthique animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles alternatives en expérimentation animale? Pratiques et éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.179-181, 2020, 978-2-7592-3187-4</w:t>
+              <w:t xml:space="preserve">Quelles alternatives en expérimentation animale ? - Pratiques et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-7592-3187-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335536v1</w:t>
+                <w:t xml:space="preserve">hal-03335556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comités d'éthique animale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pottier</w:t>
+                <w:t xml:space="preserve">Conclusion de l'ouvrage &amp;quot;Quelles alternatives en expérimentation animale? Pratiques et éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles alternatives en expérimentation animale ? - Pratiques et éthique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quelles alternatives en expérimentation animale? Pratiques et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.179-181, 2020, 978-2-7592-3187-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03335556v1</w:t>
+                <w:t xml:space="preserve">hal-03335536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions mère-embryon en période pré-implantatoire chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chaouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lédée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25332,90 +25332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned adaptation of embryo-endometrium pairs at implantation revealed by gene regulatory networks Tailored conceptus-maternal communication at implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando H. Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah E. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25692,51 +25692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Brun-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25953,51 +25953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosenbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Matsuzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Motte-Signoret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0891" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eozenou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Healey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD18411" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrocera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso-Guervos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. O'Doherty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. O'Shea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lonergan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Salah Abdoon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Mohamed Kandil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Giraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.11.033" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#243;mez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. S&#225;nchez-Calabuig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.12.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Linden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13028-016-0231-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600077X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Meyerholz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mense" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knaack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmicke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12638" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-789T2DTM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. Healey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholeem Griffin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Schuberth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maximilien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Meyerholz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lietzau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kassens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4142/jvs.2015.16.4.413" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635907v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia-Alvarez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.03.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Talbot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin Sheldon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00217-14" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633219v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0214" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Nestor Caama&#241;o" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0304" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Goldstone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Amos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00194-14" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Popat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1075" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Maass" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Hussen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Koy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.01.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640060v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Amos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Goldstone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.115972" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal J. Hussen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. D&#252;vel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Martin I. M. Sheldon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071502" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190250v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ra Mansouri-Attia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J Oliveira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Fahey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Browne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101121" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Forde" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. G. Duffy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. P. Mcgettigan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. J. Browne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. J. Mehta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00067.2012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Led&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Munaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. S&#233;razin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Rahmati" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2948" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Spencer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. Bazer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.090019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999864v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Petitbarat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rahmati" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dubanchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Chaouat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2011.01.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019423v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NIB-2011-027" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656476v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0167" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674515v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e-Bataille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubanchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zourbas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2004.01.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678801v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000074300" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682819v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(03)00048-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6281T31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670487v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ketteler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Moghraby" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hsiao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Lodish" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Swameye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. M&#252;ller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Klingm&#252;ller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672619v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Martens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rentier Delrue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.2001.7672" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQVN5HW5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677023v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rentier-Delrue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(00)00377-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHZTMJ04-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696803v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjpp-78-12-1086" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023787v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rouzic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695372v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edery" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0240215" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10753.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696806v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pezet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Luze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(98)01285-X" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701434v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luze" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715918v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Kisen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Gallais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klungland" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(94)90047-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV3ZZNW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789346v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784847v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789177v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743260v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.013" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797400v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797753v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743978v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyerholz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lietzau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassens" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12498" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RJ8H2RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741286v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741998v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.S. Abdoon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Kandil" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kleim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schams" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797196v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792323v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739870v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2013.12.025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019206v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807966v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004094v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000781v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ra N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. R. G. Lea" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11908" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747630v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004439v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019457v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239519v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaouat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitbarat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bulla" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rahmati" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2010.12.006" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ6S1N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443932v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubanchet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2011.01014.x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756029v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cagnard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754472v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biaise" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758298v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2010.08.037" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5CT5TL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822616v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752200v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Oliveira" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753226v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754758v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hennuy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munaut" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;razin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750445v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2009.06.168" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6QRS7H8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817237v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755303v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labied" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197506v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197571v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758075v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Wolf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0327" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197507v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755553v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bellemin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757407v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Solano" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parker" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Douglas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752176v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197579v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataillon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2007.00495.x" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6WVH2FB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197495v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197497v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754455v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Poehlmann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750594v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753896v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bachmann" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rudloff" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neblung" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Morales Prieto" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758881v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826793v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761740v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Lea" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szekeres-Bartho" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Hannah" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mollaret" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764221v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kozma" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770482v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770524v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bury" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducouret" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766677v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741276v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344310.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv28n2Ab75" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742551v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrike Knaack" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wirthgen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741178v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342927.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741051v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerholz" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steufmehl" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269351.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12292" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGD2BWS9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828292v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766665v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808318v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277648.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/97816080573371130101#sthash.7LQAWjCx.dpuf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335536v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335556v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pottier" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1643/9782759231881/quelles-alternatives-en-experimentation-animale" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799999v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842583v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511758713.012" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336078v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Dickinson" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842792v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797474v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716586v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Brun-Picard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosenbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourdel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kvaskoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Matsuzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Motte-Signoret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0891" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiruntita Chankeaw" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntallaris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07712-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07713-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Healey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041478" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Gegenfurtner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flenkenthaler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miwako K&#246;sters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioz216" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H Biase" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E Dickinson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eozenou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Healey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD18411" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrocera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso-Guervos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16383" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. O'Doherty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. O'Shea" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lonergan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-022516-022900" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Forde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poir&#233;e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D Healey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189942" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#243;mez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. S&#225;nchez-Calabuig" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.12.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sabry Salah Abdoon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Mohamed Kandil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Giraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.11.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Linden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13028-016-0231-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Healey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600077X" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Meyerholz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mense" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knaack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmicke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12638" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-789T2DTM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth D. Healey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sholeem Griffin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Schuberth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H. Biase" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaka Rabel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalista Andropolis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520945114" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maximilien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631551v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Meyerholz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lietzau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kassens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4142/jvs.2015.16.4.413" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2014.12.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635907v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia-Alvarez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.03.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Amos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Goldstone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mahan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.115972" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630057v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Goldstone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Talbot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin Sheldon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00217-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0214" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Goldstone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Amos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00194-14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Popat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1075" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Nestor Caama&#241;o" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0304" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635816v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.366" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Maass" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Hussen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Koy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.01.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22257" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6N89C1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal J. Hussen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. D&#252;vel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Martin I. M. Sheldon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071502" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000912v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Forde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. G. Duffy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. P. Mcgettigan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. J. Browne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. J. Mehta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00067.2012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ployart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-10-76" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ra Mansouri-Attia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian J Oliveira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G Fahey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Browne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101121" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000758v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Eozenou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh N. Forde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.112.101584" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019423v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NIB-2011-027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Led&#233;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Munaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. S&#233;razin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Rahmati" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2948" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Spencer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W. Bazer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.090019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Petitbarat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rahmati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Dubanchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Chaouat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2011.01.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656476v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0167" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01667" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678801v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e-Bataille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubanchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zourbas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000074300" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2004.01.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670350v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Swameye" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. M&#252;ller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Klingm&#252;ller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682819v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0378(03)00048-2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6281T31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670487v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ketteler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Moghraby" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hsiao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Lodish" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672619v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Martens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674069v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Rouzic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rentier Delrue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.2001.7672" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQVN5HW5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677023v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rentier-Delrue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(00)00377-4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHZTMJ04-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695372v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0240215" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023787v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rouzic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marchand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696803v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laudet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjpp-78-12-1086" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696806v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sohm" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pezet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Luze" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(98)01285-X" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10753.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701434v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luze" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715918v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Kisen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Gallais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Klungland" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-0491(94)90047-7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV3ZZNW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789346v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789177v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784847v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736792v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chankeaw" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786116v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742099v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage Padilla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797209v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743260v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.013" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743978v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soleilhavoup" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797753v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740857v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Z. Guo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piras" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soggiu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanrot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#229;ge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab159" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797400v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyerholz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lietzau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassens" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12498" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3RJ8H2RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741286v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742335v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741065v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blomqvist" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juremalm" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab158" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741998v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.S. Abdoon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Kandil" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kleim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schams" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739870v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2013.12.025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797196v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019237v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab103" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792323v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807966v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019549v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019206v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Kara-Ali" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004094v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003455v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guissant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000781v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ra N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. R. G. Lea" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11908" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747630v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809115v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000903v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Boissy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019058v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian B. Duffy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mc Gettigan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Browne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Attia" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004439v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019457v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239519v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaouat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitbarat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bulla" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rahmati" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2010.12.006" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ6S1N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443932v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dubanchet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2011.01014.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754472v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biaise" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758298v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2010.08.037" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5CT5TL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756029v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cagnard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752240v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822616v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752200v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Oliveira" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757921v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753226v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754758v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Led&#233;e" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hennuy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munaut" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;razin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817237v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750445v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2009.06.168" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6QRS7H8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197538v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756649v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755303v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labied" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197506v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197571v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758075v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Spencer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Wolf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0327" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755553v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prince" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bellemin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197507v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757407v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Solano" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parker" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Douglas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753896v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Poehlmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bachmann" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rudloff" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neblung" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Morales Prieto" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197493v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everts" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756388v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752176v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197579v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataillon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2007.00495.x" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6WVH2FB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197495v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197497v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754455v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197494v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750594v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197496v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Everts" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764221v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kozma" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szekeres-Bartho" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826793v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758881v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761740v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Lea" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Hannah" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mollaret" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770482v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770524v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bury" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducouret" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766677v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533874v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741276v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344310.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv28n2Ab75" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798867v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800335v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743374v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shimizu" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741051v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyerholz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steufmehl" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269351.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12292" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGD2BWS9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743089v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Blomqvist" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277212.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12391" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B67FPGJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744019v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742551v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrike Knaack" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wirthgen" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741178v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342927.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810112v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191324v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Biase" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828292v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766665v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pezet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/annales-dendocrinologie" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808318v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277648.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/97816080573371130101#sthash.7LQAWjCx.dpuf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335556v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pottier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1643/9782759231881/quelles-alternatives-en-experimentation-animale" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335536v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799999v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842583v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511758713.012" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446339v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336078v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Dickinson" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842792v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797474v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716586v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Brun-Picard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>