--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sandre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR1 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Function Relationship of Iron Oxide Nanoflowers: Optimal Sizes for Magnetic Hyperthermia Depending on Alternating Magnetic Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Bagur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Keyes Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (22), pp.e202400023. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the pore structure of iron oxide core@stellate mesoporous silica shell nanocomposites: effects on MRI and magnetic hyperthermia properties and applicability to anti-cancer therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (33), pp.15585-15614. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr01388c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-converting β-NaY0.8[Yb0.18Er0.02]F4 nanoparticles coated by superparamagnetic γ-Fe2O3 nanosatellites: elaboration, characterization and in vitro cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Parvizian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijus Pleckaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalijus Karabanovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haziq Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (43), pp.31486-31497. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ra00909f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of block copolymer self-assembly through controlled dialysis with light and neutron scattering detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fauquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1272-1279. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.3c00286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polyion Complex Vesicles (PICsomes) based on PEO‐b‐Poly(Amino Acid) Copolymers Combining Electrostatic and Hydrophobic Interaction: Formation, siRNA Loading and Intracellular Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Aydinlioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Fer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan C. M. van Hest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224 (1), pp.2200306. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202200306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, exposure routes and xenobiotics impart nanoplastics with toxicity on freshwater bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.1352-1371. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3EN00022B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tear of Lipid Membranes by Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Er-Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (17), pp.3318-3322. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SM00179A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Ordering in Ultrasmall Potassium Ferrite Nanoparticles Grown on Graphene Nanoflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Hof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Poggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gobaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.3130-3142. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c19353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty-acid based comb copolyesters as Viscosity Index Improvers in Lubricants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.111674. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous ROPISA of α-amino acid N-carboxyanhydrides: polypeptide block secondary structure controls nanoparticle shape anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (43), pp.6242-6251. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY00995H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn2+ Complexes with Pyclen-Based Derivatives as Contrast Agents for Magnetic Resonance Imaging: Synthesis and Relaxometry Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (6), pp.3604-3619. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Recommendations for Magnetic Hyperthermia Characterization Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Dutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.447-460. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2021.1892837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Size and Morphology of mPEG-b-p(HPMA-Bz) Copolymer Self-Assemblies Using Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesa Bresseleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lebleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2572. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12112572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyol-Made Luminescent and Superparamagnetic β-NaY0.8Eu0.2F4@γ-Fe2O3 Core-Satellites Nanoparticles for Dual Magnetic Resonance and Optical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.393. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10020393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exploration of the synergistic effect of alternating magnetic field mediated thermo-chemotherapy with doxorubicin loaded dual pH- and thermo-responsive magnetic nanocomposite carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Hervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Southern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (46), pp.10527-10539. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB01983F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-degradable and biocompatible superparamagnetic iron oxide nanoparticles/polypeptides colloidal polyion complexes with high density of magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109920. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of superparamagnetic iron oxide nanoparticles into membranes of well-defined poly(ethylene oxide)-block-poly(ε-caprolactone) nanoscale magnetovesicles as ultrasensitive MRI probes of membrane bio-degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Hannecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Stanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Vander Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert N Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (30), pp.4692-4705. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TB00909D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Chain Length of Chitosan Oligosaccharides on Solution Properties and Complexation with siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mock-Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Hofmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.1236. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11081236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of polyol-made Gd3+ -substituted Co0.6Zn0.4Fe2O4 nanoparticles as high magnetization MRI negative contrast agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.4-23. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jin2.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Polyion Complex Micelles for Cell Toxicity Induced by Radiofrequency Magnetic Field Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo-Thu A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire de Pauw-Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.1014. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano8121014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Stability of Aqueous Suspensions of Polymer-Coated Iron Oxide Nanorods: Implications for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (12), pp.6760-6772. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Formulation and Processing Parameters on the Size of mPEG-b-p(HPMA-Bz) Polymeric Micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesa Bresseleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Varela Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie A Meeuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (50), pp.15495-15506. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravitational Cycles: Theoretical Framework and Example of an Electric Thermogravitational Generator Based on Balloon Inflation/Deflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Elson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Nightingale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions3040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Aggregation and Magnetic Separation of Multicore Iron Oxide Nanoparticles: Effect of the Grafted Layer Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Magnetic Nanoparticles in Biological Applications, 8 (8), pp.623. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano8080623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive self-immolative nanoassemblies: Direct and indirect triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Frederick Trant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin C Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Gillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (89), pp.12068-12071. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC06410A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Imaging of Local Gene Expression Induced by Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Adumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes8020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug releasing nanoplatforms activated by alternating magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1861 (6), pp.1617-1641. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Microfluidic Production of Drug-Loaded PLGA Nanoparticles Using Partially Water-Miscible Mixed Solvent Microdroplets as a Precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.4794. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-05184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-triggered polymersome rupture under temporal, spatial and spectral control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Beauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259, pp.e8-e9. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202669v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomagnetically Responsive γ-Fe2O3@Wax@SiO2 Sub-Micrometer Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.1700063. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.201700063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing block copolymers with phospholipids at the nanoscale: from hybrid polymer/lipid worm-like micelles to vesicles presenting lipid nano-domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Tuyen Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Er-Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (7), pp.1705-1715. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Sizes, Morphologies, and Magnetic Properties of Monocore Versus Multicore Iron Oxide Nanoparticles through the Controlled Addition of Water in the Polyol Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Keyes Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8232-8243. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567664v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymersome Popping by Light-Induced Osmotic Shock under Temporal, Spatial, and Spectral Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Beauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (6), pp.1566-1570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201609231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastgene : une identification rapide des agressions bioterroristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Minnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, TERRORISME Connaîre et maîriser les risques radiologique, biologique et chimique, 36 (384), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a dispersion of magnetic and nonmagnetic nanoparticles on the magnetic Fredericksz transition of the liquid crystal 5CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed S Mouhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib S Ayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar S Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent S Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.012706. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocore vs multicore magnetic iron oxide nanoparticles: uptake by glioblastoma cells and efficiency for magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (5), pp.629-639. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7ME00061H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of phase separation at micron scale and nanoscale in hybrid polymer/lipid giant unilamellar vesicles (GHUVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen P. T. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive characterization of magnetic microrods observed using optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gerbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (21), pp.3841-3846. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7SM00147A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible Polyion Complex Micelles Synthesized from Arborescent Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Thu An Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire de Pauw-Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (50), pp.13482-13492. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Separation and Nanodomain Formation in Hybrid Polymer/Lipid Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Tuyen Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Er-Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Salva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.182-186. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz500748f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic phases of the nanoparticle magnetization: An intrinsic temperature probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mari Collantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (12), pp.Art Nb 123103. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of a Stimulus-Responsive Diblock Polypeptide Micelle by Temperature Tunable Compaction of its Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Garanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R. Macewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (18), pp.6617-6627. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and advances in magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio A. Perigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.041302. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific absorption rate dependence on temperature in magnetic field hyperthermia measured by dynamic hysteresis losses (ac magnetometry).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Mari Collantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.015704. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/1/015704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive polymer-grafted iron oxide nanoparticles studied by in situ dynamic light backscattering under magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Garanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (49), pp.494001. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/49/494001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-thermometers with thermo-sensitive polymer grafted USPIOs behaving as positive contrast agents in low-field MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Hannecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Stanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Vander Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert N. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (8), pp.3754-3767. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr07064j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templated Synthesis of Magnetic Nanoparticles through the Self-Assembly of Polymers and Surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Thu An Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.628-685. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano4030628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fluorinated magneto-responsive material with tuneable ultrasound scattering properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Zimny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aristégui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (10), pp.1285-1297. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3tb21585g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-frequency range AC magnetometer to measure the specific absorption rate in nanoparticles for magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mari Collantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 368, pp.432-437. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic polymer 'nanopills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan European Networks: Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer/lipid vesicles: state of the art and future perspectives (vol 16, pg 397, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.92-93. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled core-shell micelles from peptide-b-polymer molecular chimeras towards structure-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Drappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3fd00098b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Mie Scattering Resonances in Soft Materials with Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zimny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (264301), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.264301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid iron oxide-copolymer micelles and vesicles as contrast agents for MRI: impact of the nanostructure on the relaxometric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Arosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (39), pp.5317-5328. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TB00429E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic responsive polymer composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (17), pp.7099-7116. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cs60058k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-Functionalized Magnetic Polymersomes: In vivo Targeting and Imaging of Bone Metastases using High Resolution MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (11), pp.1420-1424. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201300061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer/lipid vesicles: state of the art and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.397-402. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymersome Shape Transformation at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Salva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.9298 - 9311. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn4039589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet Microfluidics to Prepare Magnetic Polymer Vesicles and to Confine the Heat in Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.182-190, Part 2. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2221688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional polymersomes for cancer theranostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172 (1), pp.e44-e45. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field triggered drug release from polymersomes for cancer therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Perez-Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edurne Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.165-170. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymersomes in &amp;quot;Gelly&amp;quot; Polymersomes: Toward Structural Cell Mimicry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.2035-2043. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la204018w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Scaling Law to Predict the Efficiency of Magnetic Nanoparticles as MRI T2-Contrast Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Vuong Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gossuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201200078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer/lipid vesicles: fine control of the lipid and polymer distribution in the binary membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.2867-2874. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm07188f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Magnetic Polymersomes: Theranostic Nanocarriers for MR Imaging and Magneto-Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLB Highlights 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in the tuning of polymersomes' membrane properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2011-11014-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion induced vesicle-to-micelle transition from self-assembled rod-coil diblock copolymers with spherical magnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Taton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (20), pp.9744-9750. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm05638g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of paramagnetic nanostructured rods under rotating field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspars Erglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrejs Cebers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 323 (10), pp.1309-1313. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Magnetic Polymersomes: Theranostic Nanocarriers for MR Imaging and Magneto-Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.1122-1140. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn102762f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sub-10-nm iron and cerium oxide nanoparticles and 3T3 fibroblasts: the role of the coating and aggregation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Sarrouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.145103. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for Inorganic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (36), pp.6268-6286. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200904285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Dispersion of Magnetic Nanoparticles Aggregates in a PS Nanocomposite: Highly Reproducible Hierarchical Structure Tuned by the Nanoparticles' Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (13), pp.5785-5796. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma100713h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of magnetic nanoparticles into lamellar polystyrene-b-poly(n-butyl methacrylate) diblock copolymer films: influence of the chain end-groups on nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (21), pp.4673-4685. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikrofluidik in der anorganischen Chemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (36), pp.6408-6428. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200904285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure of polymeric ferrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 323 (10), pp.1211-1215. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational behavior of an assembly of superparmagnetic rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Reflectivity on Polymer Multilayers Doped with Magnetic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152-153, pp.194-197. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.152-153.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic co-assembly of magnetic nanoparticles and fluorescent nanospheres: a versatile approach toward bimodal nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.2533-2536. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200900703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Goethite by Separation of the Nucleation and Growth Processes of Ferrihydrite Nanoparticles using Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (13), pp.2342 - 2345. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic structural probing of swollen polyacrylamide ferrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (13), pp.2614-2624. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b819189a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence confocal scanning microscopy for pH mapping in a coaxial flow microreactor: application in the synthesis of superparamagnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.18097-18105. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9069459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scattering behavior of co-assembled nanoparticle-polymer clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.040401 (R). </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Co-Assembly of Iron Oxide Nanoparticles and Polymers: Towards the Generation of Highly Persistent Superparamagnetic Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (20), pp.3877-3881. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200800846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation kinetics of superparamagnetic nanostructured rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (49), pp.494216. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/49/494216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of iron oxide nanoparticles in a microfluidic device: preliminary results in a coaxial flow millichannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tabeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.1783-1785. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b719550h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-orientational properties of ionically stabilized aqueous dispersions of Ni(OH)2 nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuryi Raikher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (4), pp.355-360. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2007-10338-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution of Superparamagnetic Particles Determined by Magnetic Sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.2993-2999. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la061958w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart hybrid magnetic self-assembled micelles and hollow capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (2-4), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2005.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxide nanoparticle clusters obtained by complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Sehgal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 303 (1), pp.315-318. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Clustering of Superparamagnetic Nanoparticles Using Block Copolymers: Design of New Contrast Agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schonbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (5), pp.1755-1761. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0562999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assemblies of magnetic nanoparticles and di-block copolymers: Magnetic micelles and vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300 (1 Sp. Iss. SI), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Nano-composite Micelles and Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (6), pp.712-718. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200400599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of Nanoparticles in a Thermotropic Liquid Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (30), pp.14292-14299. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0455024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and swelling of hydrophilic magnetic microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jêrome Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (8), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades of transient pores in giant vesicles: Line tension and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Guitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.1734-1749. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(03)74981-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient pores in vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (4), pp.486-493. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing magnetic composite materials from aqueous magnetic fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Guemghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (15), pp.S1379-S1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering in Multi-Harmonic Light Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireilles Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80 (3), pp.1568-1574. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(01)76129-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape transitions of giant liposomes induced by an anisotropic spontaneous curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (3), pp.3865-3870. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane imaging by simultaneous second-harmonic generation and two-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (5), pp.320-322. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.25.000320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape transitions of giant liposomes induced by an anisotropic spontaneous curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (3), pp.3865-3870. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous second-harmonic generation and two-photon excited fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular crystals and liquid crystals science and technology. Section B, Nonlinear optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1-4), pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of soft objects on wet substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (8A), pp.A239-A244. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/8A/330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient pores in stretched vesicles: role of leak-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 278 (1-2), pp.32-51. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4371(99)00559-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane imaging by second-harmonic generation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (10), pp.1685. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.17.001685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeation through Lipid Bilayers by Adhesion of Giant Vesicles on Decorated Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Guedeau-Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Palacin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Di Meglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.6801-6808. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la991342p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01056990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane imaging by simultaneous second-harmonic generation and two-photon microscopy: errata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (9), pp.678. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.25.000678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving droplets on asymmetrically structured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gorre-Talini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Ajdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Silberzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.2964-2972. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.2964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of microscopic highly magnetic droplets: Magnetic alignment versus viscous drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59 (2), pp.1736-1746. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.59.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient pores in stretched vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 96 (19), pp.10591-10596. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.96.19.10591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(97)00035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivoptic, a preclinical optical imaging platform for the evaluation of diagnostic and therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS - C'Nano, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Polymersome Deformation by a Static Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Kehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2025: The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C’Nano, Centre national de compétences en Nanosciences, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Hyperthermia and Mechanical Ablation Induce An Anti-Tumour Immune Response In Pancreatic Adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéla Agaësse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Hyperthermia and Mechanical Ablation Induce An Anti-Tumour Immune Response In Pancreatic Adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéla Agaësse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 10th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Nanomedicine, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for anisotropic nanoparticles characterization by depolarized light scattering: length and diameter determination of rod-like nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aubrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Science &amp; Technology for Integrated Circuits (CSTIC2024) – Symposium VI: Metrology, Reliability and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEMICON China, Mar 2024, Shanghai (Chine), China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSTIC61820.2024.10532087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of magnetic polymer vesicles (polymersomes) under magnetic field and photo-crosslinking of their membrane in their deformed state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2023 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS); Division of Colloid &amp; Surface Chemistry:, Mar 2023, Indianapolis, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo tracking of long circulating bimodal PEGylated Au@SiO2 nanoparticles (NPs) combining near infrared (NIR) optical imaging (OI) and μ-Computed Tomography (μCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vecco-Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Pallares-Lupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society, Nov 2022, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-functionalized magnetic nanoparticles to study magnetic intra-lysosomal hyperthermia (MILH) on pancreatic endocrine cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-stimulated drug delivery under AC magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vecco-Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Bagur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nanoscience Meeting - C'NANO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxometric study of manganese complexes based on a pyclen structure as MRI contrast agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action CA-15209: Eurelax (European Network on NMR Relaxometry), Conference on achievements and perspectives of NMR relaxometry on achievements and perspectives of NMR relaxometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovecteurs avec molécules actives : Comment optimiser la pénétration de molécules dans l’environnement tumoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Bright Days with BRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of polymer-based asymmetric membranes and compartmentalized vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Beauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mcclenaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalization of rod-like iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and Clinical Applications of magnetic nanocariers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aggregation and magnetic separation of multicore iron oxide nanoparticles: effect of the grafted layer thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caludet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kuzhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Self-Assembly of Colloidal Systems (SACS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalization of rod-like iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanoscience, Nanotechnology and Nanobiotechnology (3 Nano 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the recent literature on magnetic fluid hyperthermia applicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TD1402 Kick-off meeting “Medical requirements for Magnetic Hyperthermia application”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive High Frequency AC Susceptometry in Magnetic Nanoparticle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Ahrentorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Astalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rostock, Germany. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3530015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissive non-doped organic nanoparticles for the elaboration of magnetofluorescent nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth International Conference on Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation par un champ magnétique d'un cristal liquide nématique et de nano-bâtonnets de goethite: vers l'obtention d'un cristal liquide ferronématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque Francophone des Cristaux Liquides (CFCL2009) – Systèmes anisotropes auto-organisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet d'un champ magnétique sur l'orientation d'un cristal liquide nématique thermotrope (5CB) ou lyotrope (goethite) : une étape vers l'obtention d'un nématique hybride organique / inorganique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de la Matière Condensée (JMC11) de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and controlled association of superparamagnetic nanoparticles using block copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Moscow International Symposium on Magnetism (MISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.667-670, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer stabilized clusters of superparamagnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th French-Japanese Seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.667-670, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of superparamagnetic nanorods using iron oxide nanoparticles and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology 2008: Life Sciences, Medicine, and Bio Materials – 2008 NSTI Conference and Trade Show.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TechConnect, Jun 2008, Boston, United States. pp.689-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lamellar Structure In Magnetic Nanocomposite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polymer Processing ICPP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of magnetic nanoparticles in a nematic liquid crystal host: Phase behavior, Fredericks transition and deformation of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nancy-Paris-Utrecht Meeting on liquid crystals at the Van't Hoff Laboratory for Physical and Colloidal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of magnetic nanoparticles in a nematic liquid crystal host: Phase behavior, Fredericks transition and deformation of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Institut de Mécanique des Milieux Continus de l'Académie des Sciences de Russie – division de l'Oural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of magnetic nanoparticles in a nematic liquid crystal host: Phase diagram, Fredericks transition and deformation of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Bio-Nano Center of Excellence (Toyo University, Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of magnetic nanoparticles & copolymers: Gels, Minigels, Vesicles, Coacervates, Lamellar Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire externe au Complex Fluid Laboratory - Rhodia Research Center (UMR166 CNRS / Rhodia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bristol, Pensylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping magnetic nanoparticles in a semi-interpenetrated PNIPAM hydrogel to yield a soft magnetic and thermo-sensitive nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Nanocomposites Workshop 2006 (réseau européen SOFTCOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Clustering Of Superparamagnetic Nanoparticles Using Block Copolymers : Design Of New Contrast Agents For Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2006 conference: Medical/Biochemical Diagnostic, Pharmaceutical, and Drug Delivery Applications of Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient doping of polymer gels by maghemite nanoparticles to obtain both magnetic and thermo-sensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Bio-Nano Center of Excellence (Toyo University, Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-assemblage de nanoparticules magnétiques et de copolymères: Gels, Minigels, Vésicules et Coacervats Magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire externe du Laboratoire des Colloïdes, Verres et Nanomatériaux (LCVN UMR5587 CNRS / Université de Montpellier 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic birefringence of stabilized superparamagnetic nanoparticle clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bian Eang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of block copolymer by ATRP for the combination with magnetic nanoparticles to obtain nano-composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Bio-Nano Center of Excellence (Toyo University, Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magnetic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Guemghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gamma-Fe2O3 Magnetic nanoparticles and oppositely charged polymers: design of new contrast agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Imageries &amp; Polymères (IMAPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Nano-composite Micelles and Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Moscow International Symposium on Magnetism" (MISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermagnetic nanoparticles and oppositely charged polymers: design of new contrast agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nano-Hybrides 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Hybrid Magnetic Self-Assembled Micelles and Hollow Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2005 - SPRING MEETING - SYMPOSIUM I "Advanced Functional Nanomaterials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermagnetic nanoparticles and oppositely charged polymers: design of new contrast agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 15th Riga and 6th PAMIR International Conference on Fundamental and Applied MHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of high molar masses of poly(n-butyl methacrylate)-b-polystyrene diblock copolymers by ATRP. Formation of lamellar phases in thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">230th National Meeting of the American-Chemical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2005, Washington, DC, United States. pp.U4227-U4228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of block copolymers by ATRP for the combination with magnetic nanoparticles to obtain nano-composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Polymer Blends, Composites, IPNS and Gels: Macro to Nano Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Kottayam, Keral, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanocomposites, micelles and vesicles - Local structure of magnetic endosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Symposium on Bioscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between polymer chains and magnetic nanoparticles in dilute solutions and ferrogel networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC World Polymer Congress MACRO 2004 : 40th International Symposium on Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Magnetic Nanoparticles onto Polyacrylamide Chains in Dilute Polymer Solutions and “Ferrogel” Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Licinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Slow Dynamics in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sendai, Japan. pp.122-123, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1764084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Microgels and Minigels: Preparation, Swelling and Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jêrome Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Japanese-French seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Japanese-French Seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Guemghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic forces nano- and biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the interactions in magnetic fluids and consequences on their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrofluides et polymères: ferrogels, microgels et polymérosomes magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Externe du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized nickel hydroxide dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Licinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual meeting of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of polymers or copolymers and ferrofluids leading to either 1-d, 2-d or 3-d aggregates decorated with magnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Japanese-French seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sendai (Tohoku University), Japan. pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of magnetic hydrogels or ferrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jêrome Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERC3 Young Chemists Workshop 2002 “Water-soluble Polymers and their hydrogels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Vaalbeek, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ferrofluid composites: Magnetism and optics experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald E. Rosensweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Electro-Rheological Fluids, Magneto-Rheological Suspensions and their Applications (ERMR’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Yonezawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-functionalized magnetic nanoparticles to study magnetic intra-lysosomal hyperthermia (MILH) on pancreatic endocrine cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nanoscience Meeting - C'NANO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal nanoparticles for MRI and optical imaging based on polymer vesicles (polymersomes) for image-guided drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mutschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting SFNano (SFNano 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of pyclen-based manganese complexes relaxivity by using polymer vesicles (polymersomes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Molecular Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göttingen (DE), Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel contrast agents based on pyclen derivative manganese complexes to be incorporated inside polymersomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Molecular Imaging Meeting (EMIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Thessalonique (on-line), Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalization of rod-like iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SLaMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel manganese complexes based on a pyclen derivative: synthesis and relaxometric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SFNano C'Nano joint meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the internal structure of magnetic nanocomposites – thermo-sensitive gels and lamellar films – respectively by small angle neutron scattering and neutron reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Bioscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kawagoe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of magnetic nanoparticles with polymer chains and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Bioscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant hybrid polymer/lipid vesicles (Chapter 27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Tuyen Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rumiana Dimova; Carlos Marques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Giant Vesicle Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press - Taylor and Francis group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.543-561, 2019, 9781498752176. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315152516-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for the synthesis of iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.S. Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidic Devices in Nanotechnology: Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.323-360, 2010, 978-0-470-59069-0. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470622551.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblate-Prolate Transition of Ellipsoidal Giant Magnetoliposomes: Experiments Showing an Anisotropic Spontaneous Curvature (Chapter 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pier Luigi Luisi; Peter Walde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, , pp.169-180, 1999, Giant Vesicles, 9780470511534. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470511534.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for determining characteristic parameters of the dimensions of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aubrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11156540B2 (2021-10-26), FR3100333B1 (2021-09-17), PCT/EP3789750A1 (2021-03-10), EP3789750B1 (2023-06-07). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrofluide huileux biocompatible et procédé de préparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vecco-Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crauste-Manciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/FR3103376A1, WO2021105620A1, US20230005647A1, EP4065174B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli - or bio- responsive copolymers, the polymersomes comprising the same and their use in drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ramniceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoeisha S. Chinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2020/085615, WO2021116331A1, EP4072530B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau cœur organique magnétique-écorce inorganique, son procédé de préparation et ses utilisations pour la délivrance magnéto-stimulée de substances d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2018/104642 A1 PCT/FR2017/053378. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif thermogravitationnel de génération d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3020729B1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarized Dynamic Light Scattering (DDLS) Application for Particles Size Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aubrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective 2023 du Conseil Scientifique de l'Institut de Chimie du CNRS (Mandature 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pores transitoires, adhésion et fusion des vésicules géantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Université Pierre &amp; Marie Curie - Paris 6, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA066428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules magnétiques et structures auto-assemblées avec (ou sans) polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie (Paris 6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanoparticles: synthesis, properties and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Física Aplicada, Universidad de Granada, Spain. 2017, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02105959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId654"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sandre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR1 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Swiss army knife for the treatment of bone cancers: a new multifunctional platform based upon SPIONs@copper-doped bioactive glass core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Muratet-Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Bagur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6NR00763E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Function Relationship of Iron Oxide Nanoflowers: Optimal Sizes for Magnetic Hyperthermia Depending on Alternating Magnetic Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Bagur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Keyes Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (22), pp.e202400023. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202400023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204571v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-converting β-NaY0.8[Yb0.18Er0.02]F4 nanoparticles coated by superparamagnetic γ-Fe2O3 nanosatellites: elaboration, characterization and in vitro cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Parvizian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijus Pleckaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalijus Karabanovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haziq Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (43), pp.31486-31497. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4ra00909f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the pore structure of iron oxide core@stellate mesoporous silica shell nanocomposites: effects on MRI and magnetic hyperthermia properties and applicability to anti-cancer therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dris Ihiawakrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (33), pp.15585-15614. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr01388c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ monitoring of block copolymer self-assembly through controlled dialysis with light and neutron scattering detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Fauquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1272-1279. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.3c00286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polyion Complex Vesicles (PICsomes) based on PEO‐b‐Poly(Amino Acid) Copolymers Combining Electrostatic and Hydrophobic Interaction: Formation, siRNA Loading and Intracellular Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Aydinlioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Fer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan C. M. van Hest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224 (1), pp.2200306. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.202200306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin, exposure routes and xenobiotics impart nanoplastics with toxicity on freshwater bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (5), pp.1352-1371. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3EN00022B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty-acid based comb copolyesters as Viscosity Index Improvers in Lubricants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.111674. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tear of Lipid Membranes by Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Er-Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (17), pp.3318-3322. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2SM00179A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568518v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Ordering in Ultrasmall Potassium Ferrite Nanoparticles Grown on Graphene Nanoflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Hof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Poggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gobaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.3130-3142. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c19353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous ROPISA of α-amino acid N-carboxyanhydrides: polypeptide block secondary structure controls nanoparticle shape anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Grazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Salas-Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (43), pp.6242-6251. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY00995H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn2+ Complexes with Pyclen-Based Derivatives as Contrast Agents for Magnetic Resonance Imaging: Synthesis and Relaxometry Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (6), pp.3604-3619. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Recommendations for Magnetic Hyperthermia Characterization Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Dutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.447-460. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2021.1892837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Size and Morphology of mPEG-b-p(HPMA-Bz) Copolymer Self-Assemblies Using Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesa Bresseleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lebleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2572. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12112572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyol-Made Luminescent and Superparamagnetic β-NaY0.8Eu0.2F4@γ-Fe2O3 Core-Satellites Nanoparticles for Dual Magnetic Resonance and Optical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Abi Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ben Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.393. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10020393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exploration of the synergistic effect of alternating magnetic field mediated thermo-chemotherapy with doxorubicin loaded dual pH- and thermo-responsive magnetic nanocomposite carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziliz Hervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Southern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (46), pp.10527-10539. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB01983F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-degradable and biocompatible superparamagnetic iron oxide nanoparticles/polypeptides colloidal polyion complexes with high density of magnetic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunzhou Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.109920. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2019.109920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding of superparamagnetic iron oxide nanoparticles into membranes of well-defined poly(ethylene oxide)-block-poly(ε-caprolactone) nanoscale magnetovesicles as ultrasensitive MRI probes of membrane bio-degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Hannecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Stanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Vander Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert N Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (30), pp.4692-4705. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TB00909D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Chain Length of Chitosan Oligosaccharides on Solution Properties and Complexation with siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mock-Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Hofmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.1236. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym11081236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of polyol-made Gd3+ -substituted Co0.6Zn0.4Fe2O4 nanoparticles as high magnetization MRI negative contrast agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mnasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Bentahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.4-23. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jin2.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Aggregation and Magnetic Separation of Multicore Iron Oxide Nanoparticles: Effect of the Grafted Layer Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Magnetic Nanoparticles in Biological Applications, 8 (8), pp.623. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano8080623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Polyion Complex Micelles for Cell Toxicity Induced by Radiofrequency Magnetic Field Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo-Thu A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire de Pauw-Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.1014. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano8121014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Stability of Aqueous Suspensions of Polymer-Coated Iron Oxide Nanorods: Implications for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (12), pp.6760-6772. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b01558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Formulation and Processing Parameters on the Size of mPEG-b-p(HPMA-Bz) Polymeric Micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesa Bresseleers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Varela Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie A Meeuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (50), pp.15495-15506. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravitational Cycles: Theoretical Framework and Example of an Electric Thermogravitational Generator Based on Balloon Inflation/Deflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Elson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Nightingale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions3040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of phase separation at micron scale and nanoscale in hybrid polymer/lipid giant unilamellar vesicles (GHUVs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen P. T. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.627-637. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6SM01625A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive characterization of magnetic microrods observed using optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gerbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (21), pp.3841-3846. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7SM00147A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive self-immolative nanoassemblies: Direct and indirect triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Frederick Trant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin C Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth R. Gillies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (89), pp.12068-12071. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CC06410A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Imaging of Local Gene Expression Induced by Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Adumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.61. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes8020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug releasing nanoplatforms activated by alternating magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1861 (6), pp.1617-1641. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controllable Microfluidic Production of Drug-Loaded PLGA Nanoparticles Using Partially Water-Miscible Mixed Solvent Microdroplets as a Precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shusheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.4794. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-05184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-triggered polymersome rupture under temporal, spatial and spectral control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Beauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259, pp.e8-e9. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202669v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomagnetically Responsive γ-Fe2O3@Wax@SiO2 Sub-Micrometer Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (10), pp.1700063. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.201700063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing block copolymers with phospholipids at the nanoscale: from hybrid polymer/lipid worm-like micelles to vesicles presenting lipid nano-domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Tuyen Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Er-Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (7), pp.1705-1715. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Sizes, Morphologies, and Magnetic Properties of Monocore Versus Multicore Iron Oxide Nanoparticles through the Controlled Addition of Water in the Polyol Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Keyes Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irati Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (14), pp.8232-8243. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567664v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymersome Popping by Light-Induced Osmotic Shock under Temporal, Spatial, and Spectral Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Beauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (6), pp.1566-1570. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201609231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fastgene : une identification rapide des agressions bioterroristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Minnella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, TERRORISME Connaîre et maîriser les risques radiologique, biologique et chimique, 36 (384), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a dispersion of magnetic and nonmagnetic nanoparticles on the magnetic Fredericksz transition of the liquid crystal 5CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed S Mouhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib S Ayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar S Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent S Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.012706. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monocore vs multicore magnetic iron oxide nanoparticles: uptake by glioblastoma cells and efficiency for magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (5), pp.629-639. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7ME00061H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628901v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocompatible Polyion Complex Micelles Synthesized from Arborescent Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Thu An Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire de Pauw-Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (50), pp.13482-13492. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-thermometers with thermo-sensitive polymer grafted USPIOs behaving as positive contrast agents in low-field MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Hannecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Stanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Vander Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert N. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (8), pp.3754-3767. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr07064j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Separation and Nanodomain Formation in Hybrid Polymer/Lipid Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Tuyen Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Er-Rafik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Salva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.182-186. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mz500748f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic phases of the nanoparticle magnetization: An intrinsic temperature probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mari Collantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (12), pp.Art Nb 123103. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Evolution of a Stimulus-Responsive Diblock Polypeptide Micelle by Temperature Tunable Compaction of its Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Garanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R. Macewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (18), pp.6617-6627. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and advances in magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio A. Perigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (4), pp.041302. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4935688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific absorption rate dependence on temperature in magnetic field hyperthermia measured by dynamic hysteresis losses (ac magnetometry).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Mari Collantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (1), pp.015704. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/1/015704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive polymer-grafted iron oxide nanoparticles studied by in situ dynamic light backscattering under magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Garanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (49), pp.494001. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/49/494001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Templated Synthesis of Magnetic Nanoparticles through the Self-Assembly of Polymers and Surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo Thu An Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.628-685. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano4030628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fluorinated magneto-responsive material with tuneable ultrasound scattering properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Zimny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aristégui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (10), pp.1285-1297. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3tb21585g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-frequency range AC magnetometer to measure the specific absorption rate in nanoparticles for magnetic hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Garaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mari Collantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Plazaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 368, pp.432-437. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic polymer 'nanopills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan European Networks: Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.200-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer/lipid vesicles: state of the art and future perspectives (vol 16, pg 397, 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (2), pp.92-93. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional polymersomes for cancer theranostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172 (1), pp.e44-e45. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field triggered drug release from polymersomes for cancer therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnacion Perez-Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edurne Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (3), pp.165-170. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet Microfluidics to Prepare Magnetic Polymer Vesicles and to Confine the Heat in Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Habault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.182-190, Part 2. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2012.2221688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled core-shell micelles from peptide-b-polymer molecular chimeras towards structure-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Drappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.83-100. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3fd00098b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid iron oxide-copolymer micelles and vesicles as contrast agents for MRI: impact of the nanostructure on the relaxometric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Arosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (39), pp.5317-5328. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TB00429E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Mie Scattering Resonances in Soft Materials with Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Zimny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mascaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (264301), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.264301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic responsive polymer composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (17), pp.7099-7116. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cs60058k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-Functionalized Magnetic Polymersomes: In vivo Targeting and Imaging of Bone Metastases using High Resolution MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Pourtau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain R. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (11), pp.1420-1424. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201300061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer/lipid vesicles: state of the art and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (10), pp.397-402. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymersome Shape Transformation at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Salva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.9298 - 9311. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn4039589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymersomes in &amp;quot;Gelly&amp;quot; Polymersomes: Toward Structural Cell Mimicry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (4), pp.2035-2043. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la204018w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Scaling Law to Predict the Efficiency of Magnetic Nanoparticles as MRI T2-Contrast Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Vuong Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gossuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.201200078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer/lipid vesicles: fine control of the lipid and polymer distribution in the binary membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (10), pp.2867-2874. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2sm07188f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744120v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Magnetic Polymersomes: Theranostic Nanocarriers for MR Imaging and Magneto-Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLB Highlights 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in the tuning of polymersomes' membrane properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2011-11014-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion induced vesicle-to-micelle transition from self-assembled rod-coil diblock copolymers with spherical magnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Taton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Brûlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (20), pp.9744-9750. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm05638g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of paramagnetic nanostructured rods under rotating field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspars Erglis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrejs Cebers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 323 (10), pp.1309-1313. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Magnetic Polymersomes: Theranostic Nanocarriers for MR Imaging and Magneto-Chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Soum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.1122-1140. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn102762f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sub-10-nm iron and cerium oxide nanoparticles and 3T3 fibroblasts: the role of the coating and aggregation state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Sarrouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.145103. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/14/145103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for Inorganic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (36), pp.6268-6286. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200904285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Dispersion of Magnetic Nanoparticles Aggregates in a PS Nanocomposite: Highly Reproducible Hierarchical Structure Tuned by the Nanoparticles' Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Meneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (13), pp.5785-5796. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma100713h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of magnetic nanoparticles into lamellar polystyrene-b-poly(n-butyl methacrylate) diblock copolymer films: influence of the chain end-groups on nanostructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (21), pp.4673-4685. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516975v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikrofluidik in der anorganischen Chemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122 (36), pp.6408-6428. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200904285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local structure of polymeric ferrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 323 (10), pp.1211-1215. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational behavior of an assembly of superparmagnetic rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.15-19. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence confocal scanning microscopy for pH mapping in a coaxial flow microreactor: application in the synthesis of superparamagnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (42), pp.18097-18105. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp9069459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Reflectivity on Polymer Multilayers Doped with Magnetic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152-153, pp.194-197. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.152-153.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic co-assembly of magnetic nanoparticles and fluorescent nanospheres: a versatile approach toward bimodal nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.2533-2536. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200900703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Goethite by Separation of the Nucleation and Growth Processes of Ferrihydrite Nanoparticles using Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (13), pp.2342 - 2345. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200805933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic structural probing of swollen polyacrylamide ferrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (13), pp.2614-2624. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b819189a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal scattering behavior of co-assembled nanoparticle-polymer clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.040401 (R). </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicolor Emission of Small Molecule-Based Amorphous Thin Films and Nanoparticles with a Single Excitation Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keitaro Nakatani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (21), pp.6597-6599. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm802264c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorientation kinetics of superparamagnetic nanostructured rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (49), pp.494216. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/49/494216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Co-Assembly of Iron Oxide Nanoparticles and Polymers: Towards the Generation of Highly Persistent Superparamagnetic Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (20), pp.3877-3881. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200800846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of iron oxide nanoparticles in a microfluidic device: preliminary results in a coaxial flow millichannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tabeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.1783-1785. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b719550h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magneto-orientational properties of ionically stabilized aqueous dispersions of Ni(OH)2 nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuryi Raikher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (4), pp.355-360. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2007-10338-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Distribution of Superparamagnetic Particles Determined by Magnetic Sedimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.2993-2999. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la061958w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assemblies of magnetic nanoparticles and di-block copolymers: Magnetic micelles and vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 300 (1 Sp. Iss. SI), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart hybrid magnetic self-assembled micelles and hollow capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (2-4), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2005.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable oxide nanoparticle clusters obtained by complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Sehgal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 303 (1), pp.315-318. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Clustering of Superparamagnetic Nanoparticles Using Block Copolymers: Design of New Contrast Agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schonbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (5), pp.1755-1761. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0562999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Behavior of Nanoparticles in a Thermotropic Liquid Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (30), pp.14292-14299. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0455024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Nano-composite Micelles and Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (6), pp.712-718. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200400599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and swelling of hydrophilic magnetic microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jêrome Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (8), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascades of transient pores in giant vesicles: Line tension and transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Guitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.1734-1749. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(03)74981-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient pores in vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (4), pp.486-493. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing magnetic composite materials from aqueous magnetic fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Guemghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (15), pp.S1379-S1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Scattering in Multi-Harmonic Light Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireilles Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 80 (3), pp.1568-1574. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(01)76129-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeation through Lipid Bilayers by Adhesion of Giant Vesicles on Decorated Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Guedeau-Boudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Palacin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Di Meglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.6801-6808. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la991342p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01056990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane imaging by simultaneous second-harmonic generation and two-photon microscopy: errata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (9), pp.678. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.25.000678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape transitions of giant liposomes induced by an anisotropic spontaneous curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (3), pp.3865-3870. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane imaging by simultaneous second-harmonic generation and two-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (5), pp.320-322. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.25.000320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape transitions of giant liposomes induced by an anisotropic spontaneous curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (3), pp.3865-3870. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous second-harmonic generation and two-photon excited fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blanchard-Desce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular crystals and liquid crystals science and technology. Section B, Nonlinear optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1-4), pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of soft objects on wet substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (8A), pp.A239-A244. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/8A/330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient pores in stretched vesicles: role of leak-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gilles de Gennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 278 (1-2), pp.32-51. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4371(99)00559-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane imaging by second-harmonic generation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (10), pp.1685. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.17.001685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving droplets on asymmetrically structured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gorre-Talini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Ajdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Silberzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.2964-2972. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.60.2964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of microscopic highly magnetic droplets: Magnetic alignment versus viscous drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59 (2), pp.1736-1746. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.59.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transient pores in stretched vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brochard-Wyart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 96 (19), pp.10591-10596. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.96.19.10591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(97)00035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivoptic, a preclinical optical imaging platform for the evaluation of diagnostic and therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano - The Nanoscience Meeting &amp; PEPR Électronique Days - C'Nano 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS - C'Nano, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Polymersome Deformation by a Static Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Kehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano 2025: The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C’Nano, Centre national de compétences en Nanosciences, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Hyperthermia and Mechanical Ablation Induce An Anti-Tumour Immune Response In Pancreatic Adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéla Agaësse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Chimie-Biologie-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Hyperthermia and Mechanical Ablation Induce An Anti-Tumour Immune Response In Pancreatic Adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéla Agaësse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux-Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 10th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society of Nanomedicine, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for anisotropic nanoparticles characterization by depolarized light scattering: length and diameter determination of rod-like nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Mener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aubrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Science &amp; Technology for Integrated Circuits (CSTIC2024) – Symposium VI: Metrology, Reliability and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEMICON China, Mar 2024, Shanghai (Chine), China. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSTIC61820.2024.10532087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of magnetic polymer vesicles (polymersomes) under magnetic field and photo-crosslinking of their membrane in their deformed state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Laib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2023 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS); Division of Colloid &amp; Surface Chemistry:, Mar 2023, Indianapolis, IN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo tracking of long circulating bimodal PEGylated Au@SiO2 nanoparticles (NPs) combining near infrared (NIR) optical imaging (OI) and μ-Computed Tomography (μCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vecco-Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D Walton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Pallares-Lupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society, Nov 2022, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-functionalized magnetic nanoparticles to study magnetic intra-lysosomal hyperthermia (MILH) on pancreatic endocrine cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-stimulated drug delivery under AC magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vecco-Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Bagur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nanoscience Meeting - C'NANO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxometric study of manganese complexes based on a pyclen structure as MRI contrast agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action CA-15209: Eurelax (European Network on NMR Relaxometry), Conference on achievements and perspectives of NMR relaxometry on achievements and perspectives of NMR relaxometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovecteurs avec molécules actives : Comment optimiser la pénétration de molécules dans l’environnement tumoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Bright Days with BRIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of polymer-based asymmetric membranes and compartmentalized vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Beauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ibarboure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Meins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mcclenaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalization of rod-like iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and Clinical Applications of magnetic nanocariers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of aggregation and magnetic separation of multicore iron oxide nanoparticles: effect of the grafted layer thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvin Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Caludet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kuzhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Self-Assembly of Colloidal Systems (SACS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalization of rod-like iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Nanoscience, Nanotechnology and Nanobiotechnology (3 Nano 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the recent literature on magnetic fluid hyperthermia applicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TD1402 Kick-off meeting “Medical requirements for Magnetic Hyperthermia application”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive High Frequency AC Susceptometry in Magnetic Nanoparticle Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Ahrentorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Astalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jonasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Blomgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rostock, Germany. pp.213-223, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3530015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissive non-doped organic nanoparticles for the elaboration of magnetofluorescent nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Ishow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth International Conference on Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation par un champ magnétique d'un cristal liquide nématique et de nano-bâtonnets de goethite: vers l'obtention d'un cristal liquide ferronématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque Francophone des Cristaux Liquides (CFCL2009) – Systèmes anisotropes auto-organisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of superparamagnetic nanorods using iron oxide nanoparticles and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology 2008: Life Sciences, Medicine, and Bio Materials – 2008 NSTI Conference and Trade Show.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TechConnect, Jun 2008, Boston, United States. pp.689-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer stabilized clusters of superparamagnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th French-Japanese Seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.667-670, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet d'un champ magnétique sur l'orientation d'un cristal liquide nématique thermotrope (5CB) ou lyotrope (goethite) : une étape vers l'obtention d'un nématique hybride organique / inorganique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de la Matière Condensée (JMC11) de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and controlled association of superparamagnetic nanoparticles using block copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Moscow International Symposium on Magnetism (MISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Moscou, Russia. pp.667-670, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lamellar Structure In Magnetic Nanocomposite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polymer Processing ICPP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing (Pékin), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of magnetic nanoparticles in a nematic liquid crystal host: Phase behavior, Fredericks transition and deformation of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nancy-Paris-Utrecht Meeting on liquid crystals at the Van't Hoff Laboratory for Physical and Colloidal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of magnetic nanoparticles in a nematic liquid crystal host: Phase behavior, Fredericks transition and deformation of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Institut de Mécanique des Milieux Continus de l'Académie des Sciences de Russie – division de l'Oural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of magnetic nanoparticles in a nematic liquid crystal host: Phase diagram, Fredericks transition and deformation of droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Bio-Nano Center of Excellence (Toyo University, Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of magnetic nanoparticles & copolymers: Gels, Minigels, Vesicles, Coacervates, Lamellar Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire externe au Complex Fluid Laboratory - Rhodia Research Center (UMR166 CNRS / Rhodia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bristol, Pensylvanie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping magnetic nanoparticles in a semi-interpenetrated PNIPAM hydrogel to yield a soft magnetic and thermo-sensitive nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Nanocomposites Workshop 2006 (réseau européen SOFTCOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient doping of polymer gels by maghemite nanoparticles to obtain both magnetic and thermo-sensitive materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Bio-Nano Center of Excellence (Toyo University, Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Clustering Of Superparamagnetic Nanoparticles Using Block Copolymers : Design Of New Contrast Agents For Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles 2006 conference: Medical/Biochemical Diagnostic, Pharmaceutical, and Drug Delivery Applications of Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-assemblage de nanoparticules magnétiques et de copolymères: Gels, Minigels, Vésicules et Coacervats Magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire externe du Laboratoire des Colloïdes, Verres et Nanomatériaux (LCVN UMR5587 CNRS / Université de Montpellier 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic birefringence of stabilized superparamagnetic nanoparticle clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bian Eang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COE International Seminar (Toyo University)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of block copolymer by ATRP for the combination with magnetic nanoparticles to obtain nano-composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Bio-Nano Center of Excellence (Toyo University, Japan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanocomposites, micelles and vesicles - Local structure of magnetic endosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Symposium on Bioscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magnetic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Guemghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">229th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gamma-Fe2O3 Magnetic nanoparticles and oppositely charged polymers: design of new contrast agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Imageries &amp; Polymères (IMAPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Nano-composite Micelles and Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Moscow International Symposium on Magnetism" (MISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermagnetic nanoparticles and oppositely charged polymers: design of new contrast agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nano-Hybrides 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Hybrid Magnetic Self-Assembled Micelles and Hollow Capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2005 - SPRING MEETING - SYMPOSIUM I "Advanced Functional Nanomaterials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermagnetic nanoparticles and oppositely charged polymers: design of new contrast agents for Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 15th Riga and 6th PAMIR International Conference on Fundamental and Applied MHD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of high molar masses of poly(n-butyl methacrylate)-b-polystyrene diblock copolymers by ATRP. Formation of lamellar phases in thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">230th National Meeting of the American-Chemical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2005, Washington, DC, United States. pp.U4227-U4228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of block copolymers by ATRP for the combination with magnetic nanoparticles to obtain nano-composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Polymer Blends, Composites, IPNS and Gels: Macro to Nano Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Kottayam, Keral, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between polymer chains and magnetic nanoparticles in dilute solutions and ferrogel networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC World Polymer Congress MACRO 2004 : 40th International Symposium on Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Magnetic Nanoparticles onto Polyacrylamide Chains in Dilute Polymer Solutions and “Ferrogel” Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Licinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Symposium on Slow Dynamics in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sendai, Japan. pp.122-123, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1764084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Microgels and Minigels: Preparation, Swelling and Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jêrome Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Japanese-French seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Japanese-French Seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihya Guemghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic forces nano- and biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of the interactions in magnetic fluids and consequences on their properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Guaruja, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrofluides et polymères: ferrogels, microgels et polymérosomes magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Externe du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized nickel hydroxide dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Licinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual meeting of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of polymers or copolymers and ferrofluids leading to either 1-d, 2-d or 3-d aggregates decorated with magnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Japanese-French seminar on Magnetic Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sendai (Tohoku University), Japan. pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of magnetic hydrogels or ferrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jêrome Mangili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Galicia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERC3 Young Chemists Workshop 2002 “Water-soluble Polymers and their hydrogels”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Vaalbeek, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ferrofluid composites: Magnetism and optics experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald E. Rosensweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Perzynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Electro-Rheological Fluids, Magneto-Rheological Suspensions and their Applications (ERMR’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Yonezawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-functionalized magnetic nanoparticles to study magnetic intra-lysosomal hyperthermia (MILH) on pancreatic endocrine cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megi Bejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Al Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nanoscience Meeting - C'NANO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodal nanoparticles for MRI and optical imaging based on polymer vesicles (polymersomes) for image-guided drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mutschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting SFNano (SFNano 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of pyclen-based manganese complexes relaxivity by using polymer vesicles (polymersomes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Molecular Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göttingen (DE), Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel contrast agents based on pyclen derivative manganese complexes to be incorporated inside polymersomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Moins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Molecular Imaging Meeting (EMIM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Thessalonique (on-line), Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalization of rod-like iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Alves Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Montagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Ezzaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SLaMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel manganese complexes based on a pyclen derivative: synthesis and relaxometric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henoumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dioury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SFNano C'Nano joint meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the internal structure of magnetic nanocomposites – thermo-sensitive gels and lamellar films – respectively by small angle neutron scattering and neutron reflectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Douadi-Masrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Frka-Petesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Bioscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kawagoe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of magnetic nanoparticles with polymer chains and networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine El Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Perzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Bioscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant hybrid polymer/lipid vesicles (Chapter 27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Tuyen Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ferji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rumiana Dimova; Carlos Marques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Giant Vesicle Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press - Taylor and Francis group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.543-561, 2019, 9781498752176. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315152516-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for the synthesis of iron oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abou-Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.S. Kumar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidic Devices in Nanotechnology: Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.323-360, 2010, 978-0-470-59069-0. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470622551.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblate-Prolate Transition of Ellipsoidal Giant Magnetoliposomes: Experiments Showing an Anisotropic Spontaneous Curvature (Chapter 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cabuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pier Luigi Luisi; Peter Walde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, , pp.169-180, 1999, Giant Vesicles, 9780470511534. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470511534.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for determining characteristic parameters of the dimensions of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aubrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11156540B2 (2021-10-26), FR3100333B1 (2021-09-17), PCT/EP3789750A1 (2021-03-10), EP3789750B1 (2023-06-07). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrofluide huileux biocompatible et procédé de préparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Vecco-Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crauste-Manciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/FR3103376A1, WO2021105620A1, US20230005647A1, EP4065174B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli - or bio- responsive copolymers, the polymersomes comprising the same and their use in drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Ramniceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lecommandoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoeisha S. Chinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2020/085615, WO2021116331A1, EP4072530B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau cœur organique magnétique-écorce inorganique, son procédé de préparation et ses utilisations pour la délivrance magnéto-stimulée de substances d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénal Backov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2018/104642 A1 PCT/FR2017/053378. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif thermogravitationnel de génération d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3020729B1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarized Dynamic Light Scattering (DDLS) Application for Particles Size Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Aubrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective 2023 du Conseil Scientifique de l'Institut de Chimie du CNRS (Mandature 2019-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balan Lavinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Debiemme-Chouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pores transitoires, adhésion et fusion des vésicules géantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Molle [cond-mat.soft]. Université Pierre &amp; Marie Curie - Paris 6, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA066428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules magnétiques et structures auto-assemblées avec (ou sans) polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Pierre et Marie Curie (Paris 6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanoparticles: synthesis, properties and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Física Aplicada, Universidad de Granada, Spain. 2017, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02105959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId660"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204571v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megi Bejko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Al Yaman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Keyes Jr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Parvizian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijus Pleckaitis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalijus Karabanovas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra00909f" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841722v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fauquignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Meins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00286" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881535v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Aydinlioglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abdelghani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. M. van Hest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00022B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568518v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Er-Rafik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00179A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520849v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poggini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonidec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c19353" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;heust" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00995H" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henoumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dioury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161401v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wells" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Steinhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Dutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Garaio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2021.1892837" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesa Bresseleers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Bagheri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lebleu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12112572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490053v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Tahar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020393" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972310v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Hervault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Southern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB01983F" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunzhou Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishan Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xiong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109920" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164409v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hannecart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N Muller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB00909D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Delas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mock-Joubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Hofmaier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11081236" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023187v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bentahar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jin2.53" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Thu A. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Pauw-Gillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8121014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924377v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Alves Marins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Montagnon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Ezzaier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01558" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Varela Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie A Meeuwissen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03576" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ford" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Elson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nightingale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions3040079" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Alves Marins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvin Hemery" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080623" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Frederick Trant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvin C Hemery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Gillies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC06410A" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adumeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8020061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567810v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05184-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202669v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Peyret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Tron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Rust" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.049" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201700063" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fernandes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04478" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567664v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvin H&#233;mery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Rodrigo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00956" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609231" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646836v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Minnella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Houssin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannetier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Mouhli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib S Ayeb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar S Othman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628901v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7ME00061H" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417534v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen P. T. Dao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01625A" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerbal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00147A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404628v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu An Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03683" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383233v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500748f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari Collantes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Plazaola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931457" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Macewan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01371" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Perigo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935688" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Mari Collantes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/1/015704" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gillies" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/49/494001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07064j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370012v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030628" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zimny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arist&#233;gui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21585g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.11.021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151692v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schatz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2014.01.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959583v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Drappier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Oliveira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fd00098b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932072v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.264301" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Orlando" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Corti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB00429E" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60058k" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926530v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Brisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201300061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3532927A17BE7DF741141A35B4372F0396A91564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926560v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2013.09.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904417v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4039589" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959604v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dery" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2221688" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Andr&#233;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.094" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926568v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Perez-Andres" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Berra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.01.013" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744114v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Marguet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204018w" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vuong Quoc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201200078" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744120v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Brun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07188f" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734562v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sanson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11014-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668996v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Agut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05638g" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02678291v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frka-Petesic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspars Erglis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Cebers" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.11.036" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567258v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn102762f" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sarrouj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145103" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou Hassan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200904285" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3VXQ71R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533476v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robbes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100713h" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516975v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Douadi-Masrouki" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.08.043" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516989v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200904285" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31ZXMJ3B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169248v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Galicia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.11.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920202v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.152-153.194" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417659v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200900703" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409238v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805933" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3GGP96S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409255v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Galicia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819189a" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428983v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069459" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417665v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040401" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319291v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800846" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411023v2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/49/494216" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719550h" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BJFR0DCC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346965v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi Raikher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10338-5" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMJ45L1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168505v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mauger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061958w" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396014v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;cot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.050" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168525v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sehgal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Morvan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vacher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168596v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schonbeck" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine El Kharrat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0562999" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360731v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.10.035" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QMX8JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392707v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400599" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016296v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Cruz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0455024" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935102v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Mangili" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.02.018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JR28MPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168676v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Karatekin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Guitouni" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borghi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)74981-9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168780v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1007" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTX7QM1T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934989v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Guemghar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920233v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moreaux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Charpak" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireilles Blanchard-Desce" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mertz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(01)76129-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311217v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sandre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cabuil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bacri" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3865" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168812v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.000320" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164220v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prost" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994185v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168817v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/330" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168814v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(99)00559-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3V0NCQ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168804v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001685" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056990v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991342p" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357506v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.000678" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168818v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorre-Talini" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.2964" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168821v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.1736" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920243v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.96.19.10591" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311201v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Letellier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavergne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(97)00035-0" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191856v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974712v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kazaryan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Kehal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974708v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Aga&#235;sse" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974615v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263744v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Catros" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mener" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSTIC61820.2024.10532087" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059215v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569849v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Pallares-Lupon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598195v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563902v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03171672v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548119v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354053v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclenaghan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971359v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971360v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caludet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kuzhir" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672517v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves Marins" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Montagnon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzaier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bee" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153023v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320524v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Ahrentorp" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Astalan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonasson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Blomgren" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Bin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566410v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fresnais" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418558v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vatry" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315917v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346968v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.11.021" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172363v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169078v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168627v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196439v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196445v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174113v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174107v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174104v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196437v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174118v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174101v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172362v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bian Eang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174129v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173155v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174010v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196425v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173935v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196422v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196429v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169115v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Douadi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hamdoun" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174646v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172350v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171274v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Galicia" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174166v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Licinio" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1764084" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174142v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172390v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roger" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169521v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170916v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174149v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173639v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174174v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174182v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336430v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Rosensweig" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726745v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056861v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mutschler" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056693v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576130v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moins" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulembier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426129v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056417v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196454v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172352v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cabuil" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314403v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Tuyen Dao" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferji" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/The-Giant-Vesicle-Book/Dimova-Marques/p/book/9781498752176" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152516-27" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139770v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470622551.ch9" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320995v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470511534.ch11" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161542v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacob" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286475v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286526v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalko" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoeisha S. Chinoy" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310058v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225945v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725461v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01385141v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066428" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01385284v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-02105959v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204571v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megi Bejko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Al Yaman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Keyes Jr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Parvizian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mnasri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijus Pleckaitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalijus Karabanovas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haziq Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra00909f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bizeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux-Duclos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kiefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Freis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr01388c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03841722v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fauquignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Meins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.3c00286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881535v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Aydinlioglu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abdelghani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. M. van Hest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00022B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;heust" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111674" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568518v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Er-Rafik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ferji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Combet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00179A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520849v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Hof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Poggini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonidec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c19353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grazon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Salas-Ambrosio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Antoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY00995H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devreux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henoumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dioury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161401v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wells" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortega" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Steinhoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Dutz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Garaio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2021.1892837" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesa Bresseleers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Bagheri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lebleu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12112572" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490053v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Tahar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Abi Haidar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10020393" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972310v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Hervault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Southern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB01983F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunzhou Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishan Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xiong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.109920" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164409v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hannecart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TB00909D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Delas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mock-Joubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Hofmaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11081236" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023187v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bentahar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jin2.53" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Ezzaier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Alves Marins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvin Hemery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080623" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Thu A. Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Pauw-Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8121014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924377v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Alves Marins" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Montagnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b01558" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Varela Moreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie A Meeuwissen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03576" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Aouane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ford" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Elson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Nightingale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions3040079" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen P. T. Dao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fernandes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Prieto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01625A" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567841v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerbal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00147A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Frederick Trant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvin C Hemery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Gillies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC06410A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462355v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Adumeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8020061" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shusheng Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Machado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05184-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202669v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Peyret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Tron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Rust" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.03.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201700063" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04478" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567664v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvin H&#233;mery" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Rodrigo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00956" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609231" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646836v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Minnella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Houssin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pannetier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Mouhli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib S Ayeb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar S Othman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent S Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012706" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628901v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lacomme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gontier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7ME00061H" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404628v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Thu An Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03683" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361815v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07064j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383233v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500748f" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383239v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mari Collantes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Plazaola" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931457" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Garanger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Macewan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01371" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370023v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio A. Perigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935688" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Mari Collantes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/1/015704" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gillies" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/49/494001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370012v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano4030628" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zimny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mascaro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arist&#233;gui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21585g" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373348v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.11.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369973v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schatz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2014.01.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Oliveira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Andr&#233;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.094" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926568v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Perez-Andres" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Berra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.01.013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Habault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2221688" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959583v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Drappier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3fd00098b" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959556v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Arosio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Orlando" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Orsini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Corti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB00429E" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.264301" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926554v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60058k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926530v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Wan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain R. Brisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201300061" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3532927A17BE7DF741141A35B4372F0396A91564/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926560v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2013.09.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4039589" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744114v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Marguet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204018w" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Vuong Quoc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gossuin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201200078" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744120v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07188f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sanson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Soum" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677762v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11014-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Agut" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05638g" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02678291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frka-Petesic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspars Erglis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Cebers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.11.036" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567258v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn102762f" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Safi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Sarrouj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/14/145103" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516987v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou Hassan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cabuil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200904285" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3VXQ71R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533476v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Robbes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma100713h" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516975v3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Douadi-Masrouki" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.08.043" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200904285" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31ZXMJ3B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169248v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Galicia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.11.008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920202v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.11.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428983v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069459" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202132v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.152-153.194" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200900703" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409238v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805933" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3GGP96S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409255v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Galicia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819189a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417665v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040401" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409263v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brosseau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clavier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Nakatani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802264c" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411023v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/49/494216" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319291v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200800846" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266423v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719550h" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BJFR0DCC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346965v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuryi Raikher" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10338-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QMJ45L1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mauger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061958w" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360731v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;cot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.10.035" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QMX8JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396014v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2005.11.050" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168525v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sehgal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Morvan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vacher" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.07.025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168596v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schonbeck" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine El Kharrat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0562999" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016296v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Cruz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0455024" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392707v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400599" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935102v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Mangili" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.02.018" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JR28MPF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168676v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Karatekin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Guitouni" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borghi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)74981-9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168780v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1007" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DTX7QM1T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934989v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Guemghar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920233v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moreaux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Charpak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireilles Blanchard-Desce" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mertz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(01)76129-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056990v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Guedeau-Boudeville" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Di Meglio" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991342p" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357506v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard-Desce" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.000678" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311217v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sandre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cabuil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bacri" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3865" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168812v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mertz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.25.000320" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164220v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prost" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994185v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168817v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/330" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168814v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles de Gennes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(99)00559-2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3V0NCQ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168804v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001685" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168818v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorre-Talini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.2964" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168821v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.59.1736" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920243v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.96.19.10591" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311201v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Letellier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lavergne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(97)00035-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191856v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974712v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kazaryan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Kehal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gigoux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974708v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Aga&#235;sse" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974615v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263744v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Catros" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Mener" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSTIC61820.2024.10532087" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059215v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Laib" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569849v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vecco-Garda" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Pallares-Lupon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598195v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Journaux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563902v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03171672v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548119v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354053v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclenaghan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971359v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;e" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971360v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Caludet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kuzhir" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672517v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves Marins" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Montagnon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ezzaier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bee" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talbot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153023v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320524v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Ahrentorp" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Astalan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonasson" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Blomgren" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Bin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530015" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566410v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fresnais" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418558v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vatry" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169078v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172363v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.11.021" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315917v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346968v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168627v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196439v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deseigne" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196445v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174113v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174107v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174104v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174118v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196437v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174101v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172362v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bian Eang" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174129v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172350v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wilhelm" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173155v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174010v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196425v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173935v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196422v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196429v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169115v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Douadi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hamdoun" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174646v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171274v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Galicia" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174166v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Licinio" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1764084" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174142v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172390v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169521v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170916v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174149v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173639v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174174v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174182v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336430v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald E. Rosensweig" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726745v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056861v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mutschler" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056693v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576130v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moins" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulembier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426129v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056417v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Port" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196454v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172352v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cabuil" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314403v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Tuyen Dao" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ferji" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/The-Giant-Vesicle-Book/Dimova-Marques/p/book/9781498752176" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152516-27" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139770v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470622551.ch9" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320995v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470511534.ch11" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161542v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacob" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286475v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286526v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dalko" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoeisha S. Chinoy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310058v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225945v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725461v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boj" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01385141v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066428" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01385284v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-02105959v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>