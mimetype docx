--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -877,754 +877,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
+                <w:t xml:space="preserve">Riemannian batch normalization for SPD neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Véniat</w:t>
+                <w:t xml:space="preserve">Daniel A Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Thirty-third Annual Conference on Neural Information Processing Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063698v1</w:t>
+                <w:t xml:space="preserve">hal-02422458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order networks in PyTorch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI 2019 - 4th International Conference on Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.751-758, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-26980-7_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian batch normalization for SPD neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Complex-valued neural networks for fully-temporal micro-Doppler classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-third Annual Conference on Neural Information Processing Systems.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 20th International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ulm, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IRS.2019.8768161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422458v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-valued neural networks for fully-temporal micro-Doppler classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Exploring Complex Time-series Representations for Riemannian Machine Learning of Radar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 20th International Radar Symposium (IRS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/IRS.2019.8768161⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.3672-3676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290835v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Complex Time-series Representations for Riemannian Machine Learning of Radar Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A Hermitian Positive Definite neural network for micro-Doppler complex covariance processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290838v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hermitian Positive Definite neural network for micro-Doppler complex covariance processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel A Brooks</w:t>
+                <w:t xml:space="preserve">STOCHASTIC ADAPTIVE NEURAL ARCHITECTURE SEARCH FOR KEYWORD SPOTTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Véniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2019 - International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422456v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Deep Learning for Drone Micro-Doppler Classification</w:t>
               </w:r>
@@ -1636,64 +1636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1929,235 +1929,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
+                <w:t xml:space="preserve">Code You Are Happy to Paste: An Algorithmic Dictionary of Exponential Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Blacodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4906006⟩</w:t>
+              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, NAncy, France. pp.51-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44845-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103779v1</w:t>
+                <w:t xml:space="preserve">hal-04698079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code You Are Happy to Paste: An Algorithmic Dictionary of Exponential Families</w:t>
+                <w:t xml:space="preserve">Aero-acoustics source separation with sparsity inducing priors in the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Mohammad Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Blacodon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, NAncy, France. pp.51-65, </w:t>
+              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.422 - 431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44845-8_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698079v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Learning of Gamma Mixture Models with k-MLE</w:t>
               </w:r>
@@ -2713,51 +2713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00902-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moschos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3001830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Rincon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.12.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelene y L Sim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012410107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_78" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brooks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2019.8768161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2018.8447963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nielsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_42" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39140-8_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZBX9SGQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00708634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00931722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00902-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moschos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3001830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Rincon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.12.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelene y L Sim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012410107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brooks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_78" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2019.8768161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2018.8447963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nielsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_42" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39140-8_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZBX9SGQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00708634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00931722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>