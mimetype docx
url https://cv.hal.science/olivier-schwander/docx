--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -877,347 +877,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian batch normalization for SPD neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-order networks in PyTorch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-third Annual Conference on Neural Information Processing Systems.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSI 2019 - 4th International Conference on Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.751-758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26980-7_78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422458v1</w:t>
+                <w:t xml:space="preserve">hal-02290841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order networks in PyTorch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brooks</w:t>
+                <w:t xml:space="preserve">Riemannian batch normalization for SPD neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSI 2019 - 4th International Conference on Geometric Science of Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirty-third Annual Conference on Neural Information Processing Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290841v1</w:t>
+                <w:t xml:space="preserve">hal-02422458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-valued neural networks for fully-temporal micro-Doppler classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1264,90 +1264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Complex Time-series Representations for Riemannian Machine Learning of Radar Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1394,90 +1394,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hermitian Positive Definite neural network for micro-Doppler complex covariance processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwander</w:t>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,64 +1636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2713,51 +2713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00902-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moschos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3001830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Rincon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.12.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelene y L Sim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012410107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brooks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_78" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2019.8768161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2018.8447963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nielsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_42" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39140-8_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZBX9SGQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00708634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00931722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zaatiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baskiotis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwander" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00902-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03028674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Moschos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stegner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3001830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Rincon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2017.12.036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelene y L Sim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Levitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012410107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brooks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Yves Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_78" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Brooks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2019.8768161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02063698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom V&#233;niat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS.2018.8447963" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand-Maillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nielsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_42" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blacodon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39140-8_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZBX9SGQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00708634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04698084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.355" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00931722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>