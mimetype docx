--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -849,532 +849,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux socio-économiques des objets connectés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uplift modeling for recommendation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Shaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Les Objets Connectés, du capteur aux applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Evry, France</w:t>
+              <w:t xml:space="preserve">ParisBD 2016 : Paris Big Data Management Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376021v1</w:t>
+                <w:t xml:space="preserve">hal-02376026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pessimistic uplift modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux socio-économiques des objets connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDD 2016 : 22nd ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Les Objets Connectés, du capteur aux applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376023v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire un véhicule connecté : focus sur le concept de surcharge informationnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Bezaz-Zeghache</w:t>
+                <w:t xml:space="preserve">Pessimistic uplift modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Shaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talel Abdessalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t>
+              <w:t xml:space="preserve">KDD 2016 : 22nd ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340288v1</w:t>
+                <w:t xml:space="preserve">hal-02376023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplift modeling for recommendation system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Talel Abdessalem</w:t>
+                <w:t xml:space="preserve">Conduire un véhicule connecté : focus sur le concept de surcharge informationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Bezaz-Zeghache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ParisBD 2016 : Paris Big Data Management Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Douarnenez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376026v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint-Jacut-de-la-Mer, France</w:t>
+              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Big Data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387332v1</w:t>
+                <w:t xml:space="preserve">hal-02387326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Mamlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Big Data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">13ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387326v1</w:t>
+                <w:t xml:space="preserve">hal-02387332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
               </w:r>
@@ -1436,661 +1436,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
+                <w:t xml:space="preserve">Quels services pour favoriser le lancement des C-ITS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martial Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Segard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSWC 2014 : 21st World Congress on Intelligent Transport Systems: Reinventing Transportation in Our Connected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Detroit, United States</w:t>
+              <w:t xml:space="preserve">JNCT 2014 : 4ème édition du congrès Journées Nationales des Communications Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.139 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193770v1</w:t>
+                <w:t xml:space="preserve">hal-01298659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels services pour favoriser le lancement des C-ITS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Chevreuil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hasnaâ Aniss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT 2014 : 4ème édition du congrès Journées Nationales des Communications Terrestres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse-Blagnac, France. pp.139 - 144</w:t>
+              <w:t xml:space="preserve">ITSWC 2014 : 21st World Congress on Intelligent Transport Systems: Reinventing Transportation in Our Connected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298659v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel business model pour les ITS Coopératifs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ITS coopératifs, vers l'innovation dans les modèles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ensminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum des Acteurs des ITS Coopératifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rocquencourt, France</w:t>
+              <w:t xml:space="preserve">40e Congrès ATEXPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402938v1</w:t>
+                <w:t xml:space="preserve">hal-02402935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ITS coopératifs, vers l'innovation dans les modèles économiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel business model pour les ITS Coopératifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e Congrès ATEXPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Forum des Acteurs des ITS Coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rocquencourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402935v1</w:t>
+                <w:t xml:space="preserve">hal-02402938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des systèmes de transport intelligents coopératifs pour la route et pour la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Segard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2013 : 20th Intelligent Transport Systems World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Plateforme de recherche et d’expérimentation pour le développement de l’innovation dans la mobilité (PREDIM). Ministère de l’Ecologie, du Développement Durable et de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris-La-Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193708v1</w:t>
+                <w:t xml:space="preserve">hal-02402759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes de transport intelligents coopératifs pour la route et pour la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle est la place du marketing dans l'expérimentation des systèmes coopératifs routiers ? Le cas du projet Score@f</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ensminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plateforme de recherche et d’expérimentation pour le développement de l’innovation dans la mobilité (PREDIM). Ministère de l’Ecologie, du Développement Durable et de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris-La-Défense, France</w:t>
+              <w:t xml:space="preserve">JNCT 2013 : Journées Nationales des Communications dans les Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402759v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place du marketing dans l'expérimentation des systèmes coopératifs routiers ? Le cas du projet Score@f</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT 2013 : Journées Nationales des Communications dans les Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
+              <w:t xml:space="preserve">ITS 2013 : 20th Intelligent Transport Systems World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402755v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is WiMax a high bandwidth access solution to help rural community to reduce digital divide ? Insights from a French rural experiment</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des Instituts de Recherche dans le déploiement des ITS Coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3253,252 +3253,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du bien-être au travail, de la diversité et de la RSE. Analyse des facteurs de bien-être des salariés au travail et des apports des politiques diversité et RSE au sein des entreprises.</w:t>
+                <w:t xml:space="preserve">Gestion des ressources humaines en période de crise. Saison 2 – Episode 1 : Gestion des ressources humaines en période de crise (première partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713270v1</w:t>
+                <w:t xml:space="preserve">hal-03713150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France a d’incroyables talents. L’importance de l’habitus et des activités extraprofessionnelles dans le développement des valeurs et compétences au travail.</w:t>
+                <w:t xml:space="preserve">Gestion du bien-être au travail, de la diversité et de la RSE. Analyse des facteurs de bien-être des salariés au travail et des apports des politiques diversité et RSE au sein des entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713290v1</w:t>
+                <w:t xml:space="preserve">hal-03713270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation digitale de la fonction RH. Apports d’un SIRH dans une PME, facteurs de résistance à la transformation digitale RH et apports de la méthode agile à la gestion des ressources humaines</w:t>
+                <w:t xml:space="preserve">La France a d’incroyables talents. L’importance de l’habitus et des activités extraprofessionnelles dans le développement des valeurs et compétences au travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713283v1</w:t>
+                <w:t xml:space="preserve">hal-03713290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail en période de crise sanitaire. Saison 2 – Episode 2 : Analyse des situations de télétravail vécues par les salariés en période de crise sanitaire.</w:t>
               </w:r>
@@ -3553,177 +3553,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire évoluer les pratiques RH et de travail par la co-production</w:t>
+                <w:t xml:space="preserve">Transformation digitale de la fonction RH. Apports d’un SIRH dans une PME, facteurs de résistance à la transformation digitale RH et apports de la méthode agile à la gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262462v1</w:t>
+                <w:t xml:space="preserve">hal-03713283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ressources humaines en période de crise. Saison 2 – Episode 1 : Gestion des ressources humaines en période de crise (première partie)</w:t>
+                <w:t xml:space="preserve">Faire évoluer les pratiques RH et de travail par la co-production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713150v1</w:t>
+                <w:t xml:space="preserve">hal-03262462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement, marque employeur et fidélisation</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mamlouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2015/v8iS4/71219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz-Zeghache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna&#226; Aniss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Chevreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ojeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epinette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ehrlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wetterwald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-851-2.ch022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bazenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deguillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mamlouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2015/v8iS4/71219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz-Zeghache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Chevreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna&#226; Aniss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402938v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epinette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ehrlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wetterwald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-851-2.ch022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bazenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deguillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>