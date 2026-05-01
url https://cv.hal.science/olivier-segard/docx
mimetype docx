--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1203,178 +1203,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Mamlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Big Data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">13ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387326v1</w:t>
+                <w:t xml:space="preserve">hal-02387332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint-Jacut-de-la-Mer, France</w:t>
+              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Big Data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387332v1</w:t>
+                <w:t xml:space="preserve">hal-02387326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
               </w:r>
@@ -1643,454 +1643,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ITS coopératifs, vers l'innovation dans les modèles économiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e Congrès ATEXPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ITS 2013 : 20th Intelligent Transport Systems World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402935v1</w:t>
+                <w:t xml:space="preserve">hal-02193708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel business model pour les ITS Coopératifs ?</w:t>
+                <w:t xml:space="preserve">Des systèmes de transport intelligents coopératifs pour la route et pour la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum des Acteurs des ITS Coopératifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rocquencourt, France</w:t>
+              <w:t xml:space="preserve">Plateforme de recherche et d’expérimentation pour le développement de l’innovation dans la mobilité (PREDIM). Ministère de l’Ecologie, du Développement Durable et de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris-La-Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402938v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes de transport intelligents coopératifs pour la route et pour la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle est la place du marketing dans l'expérimentation des systèmes coopératifs routiers ? Le cas du projet Score@f</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ensminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plateforme de recherche et d’expérimentation pour le développement de l’innovation dans la mobilité (PREDIM). Ministère de l’Ecologie, du Développement Durable et de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris-La-Défense, France</w:t>
+              <w:t xml:space="preserve">JNCT 2013 : Journées Nationales des Communications dans les Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402759v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place du marketing dans l'expérimentation des systèmes coopératifs routiers ? Le cas du projet Score@f</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel business model pour les ITS Coopératifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT 2013 : Journées Nationales des Communications dans les Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
+              <w:t xml:space="preserve">3ème Forum des Acteurs des ITS Coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rocquencourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402755v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ITS coopératifs, vers l'innovation dans les modèles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ensminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Segard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2013 : 20th Intelligent Transport Systems World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">40e Congrès ATEXPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193708v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is WiMax a high bandwidth access solution to help rural community to reduce digital divide ? Insights from a French rural experiment</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les salariés français à l’ère des transformations (2)</w:t>
+                <w:t xml:space="preserve">Les salariés français à l’ère des transformations (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
@@ -2916,75 +2916,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890345v1</w:t>
+                <w:t xml:space="preserve">hal-04889842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les salariés français à l’ère des transformations (1)</w:t>
+                <w:t xml:space="preserve">Les salariés français à l’ère des transformations (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
@@ -3004,51 +3004,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889842v1</w:t>
+                <w:t xml:space="preserve">hal-04890345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation digitale de la fonction RH : légitimité et sur-numérisation / hyper-numérisation</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mamlouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2015/v8iS4/71219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz-Zeghache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Chevreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna&#226; Aniss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402938v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ojeda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epinette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ehrlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wetterwald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-851-2.ch022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bazenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deguillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mamlouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2015/v8iS4/71219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz-Zeghache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Chevreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna&#226; Aniss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ojeda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epinette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ehrlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wetterwald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-851-2.ch022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bazenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deguillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>