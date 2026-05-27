--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -1203,178 +1203,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint-Jacut-de-la-Mer, France</w:t>
+              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Big Data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387332v1</w:t>
+                <w:t xml:space="preserve">hal-02387326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Mamlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Evry Sciences et Innovation "Big Data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">13ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387326v1</w:t>
+                <w:t xml:space="preserve">hal-02387332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data and intrusiveness : marketing issues</w:t>
               </w:r>
@@ -1643,303 +1643,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des systèmes de transport intelligents coopératifs pour la route et pour la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Segard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2013 : 20th Intelligent Transport Systems World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Plateforme de recherche et d’expérimentation pour le développement de l’innovation dans la mobilité (PREDIM). Ministère de l’Ecologie, du Développement Durable et de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris-La-Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193708v1</w:t>
+                <w:t xml:space="preserve">hal-02402759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes de transport intelligents coopératifs pour la route et pour la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle est la place du marketing dans l'expérimentation des systèmes coopératifs routiers ? Le cas du projet Score@f</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ensminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plateforme de recherche et d’expérimentation pour le développement de l’innovation dans la mobilité (PREDIM). Ministère de l’Ecologie, du Développement Durable et de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris-La-Défense, France</w:t>
+              <w:t xml:space="preserve">JNCT 2013 : Journées Nationales des Communications dans les Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402759v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la place du marketing dans l'expérimentation des systèmes coopératifs routiers ? Le cas du projet Score@f</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SCORE@F : French field operational test for cooperative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCT 2013 : Journées Nationales des Communications dans les Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nevers, France</w:t>
+              <w:t xml:space="preserve">ITS 2013 : 20th Intelligent Transport Systems World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402755v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel business model pour les ITS Coopératifs ?</w:t>
               </w:r>
@@ -3478,177 +3478,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail en période de crise sanitaire. Saison 2 – Episode 2 : Analyse des situations de télétravail vécues par les salariés en période de crise sanitaire.</w:t>
+                <w:t xml:space="preserve">Transformation digitale de la fonction RH. Apports d’un SIRH dans une PME, facteurs de résistance à la transformation digitale RH et apports de la méthode agile à la gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713156v1</w:t>
+                <w:t xml:space="preserve">hal-03713283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation digitale de la fonction RH. Apports d’un SIRH dans une PME, facteurs de résistance à la transformation digitale RH et apports de la méthode agile à la gestion des ressources humaines</w:t>
+                <w:t xml:space="preserve">Le télétravail en période de crise sanitaire. Saison 2 – Episode 2 : Analyse des situations de télétravail vécues par les salariés en période de crise sanitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713283v1</w:t>
+                <w:t xml:space="preserve">hal-03713156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire évoluer les pratiques RH et de travail par la co-production</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mamlouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2015/v8iS4/71219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz-Zeghache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Chevreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna&#226; Aniss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ojeda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epinette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ehrlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wetterwald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-851-2.ch022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bazenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deguillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mamlouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17485/ijst/2015/v8iS4/71219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ensminger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caudan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Shaar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bezaz-Zeghache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Chevreuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Romon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna&#226; Aniss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ojeda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epinette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ehrlich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wetterwald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9890/le-droit-a-la-vie-privee" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-851-2.ch022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bazenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Deguillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulyvan Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>