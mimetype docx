--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -282,315 +282,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La main de l’artisan : bâtisseurs et architectes dans l’entourage de Rabelais (années 1520)</w:t>
+                <w:t xml:space="preserve">François Rabelais, Pantagruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Droz. </w:t>
+                <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Gouvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rabelais 1523-2023. La genèse poitevine d'un géant Actes du colloque international des 8-10 juin 2023 (Fontenay-le-Comte, Maillezais, Coulonges-sur-l'Autize, Vouvant)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-600-06672-3</w:t>
+              <w:t xml:space="preserve">Agrégation de lettres 2026 : tout le programme de littérature française en un volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.65-112, 2025, 978-2-340-10555-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553152v1</w:t>
+                <w:t xml:space="preserve">hal-05293288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rabelais, Pantagruel</w:t>
+                <w:t xml:space="preserve">La main de l’artisan : bâtisseurs et architectes dans l’entourage de Rabelais (années 1520)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Gouvard. </w:t>
+                <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrégation de lettres 2026 : tout le programme de littérature française en un volume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.65-112, 2025, 978-2-340-10555-3</w:t>
+              <w:t xml:space="preserve">Rabelais 1523-2023. La genèse poitevine d'un géant Actes du colloque international des 8-10 juin 2023 (Fontenay-le-Comte, Maillezais, Coulonges-sur-l'Autize, Vouvant)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-600-06672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293288v1</w:t>
+                <w:t xml:space="preserve">hal-04553152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité d’Orbe et le paradigme architectural du templum justitiae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construire sous l'influence des livres. Le Corbusier architecte des pierres vives de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ekphrasis architecturale dans la littérature du XVIe siècle en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Mélanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706630v1</w:t>
+                <w:t xml:space="preserve">hal-04570768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire sous l'influence des livres. Le Corbusier architecte des pierres vives de Rabelais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La cité d’Orbe et le paradigme architectural du templum justitiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+              <w:t xml:space="preserve">L’ekphrasis architecturale dans la littérature du XVIe siècle en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570768v1</w:t>
+                <w:t xml:space="preserve">hal-04706630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -602,351 +602,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Léon en Rabelaisie : Sur la piste des Jolicoeur (1993)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rabelais et l’atelier de Baldassare Peruzzi (1481-1536)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17407-3.p.0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17407-3.p.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546378v1</w:t>
+                <w:t xml:space="preserve">hal-04546381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabelais inventeur de Villon du Pantagruel au Quart livre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Cité du coeur, cité des arts » : Thélème vue par ses illustrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, LXII</w:t>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706633v1</w:t>
+                <w:t xml:space="preserve">hal-04546420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cité du coeur, cité des arts » : Thélème vue par ses illustrateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Léon en Rabelaisie : Sur la piste des Jolicoeur (1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17407-3.p.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546420v1</w:t>
+                <w:t xml:space="preserve">hal-04546378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabelais et l’atelier de Baldassare Peruzzi (1481-1536)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rabelais inventeur de Villon du Pantagruel au Quart livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, LXII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17407-3.p.0207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04546381v1</w:t>
+                <w:t xml:space="preserve">hal-04706633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ethos architectural de Saint-Denys Garneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix et Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (3), pp.71-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms de la Pontife Bacbuc : de Barbuc à Baruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.437-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vue à l’ouïe. Les ekphraseis du temple de la Dive Bouteille et la tradition des progymnasmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1149,51 +1149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survivances de Gorgô, Baubô et autres épouvantails dans l’onomastique rabelaisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.237-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1227,51 +1227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de l’excipit ekphrastique chez Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (2), pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1305,51 +1305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établir l’abbaye de Saint-Denys Garneau au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.435-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1374,51 +1374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitruve à Thélème. Rabelais lecteur du De architectura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87 (2), pp.9-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thélème. Parcours descriptif et mécanique rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Seguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, pp.283-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1553,51 +1553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Anne-Pascal Pouey-Mounou et al., Études rabelaisiennes, vol. LXI, Genève, Droz, 2023, 144 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17407-3.p.0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1624,51 +1624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : A Companion to François Rabelais, dir. Bernd Renner, Leyde, Brill, 2021, 640 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17407-3.p.0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1695,51 +1695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Le Cadet, Nicolas. Rabelais et le théâtre. Les mondes de Rabelais, 5. Paris : Classiques Garnier, 2020, 467 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.295-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33137/rr.v44i4.38673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1766,51 +1766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Romagnino, Roberto. Théorie(s) de l’ecphrasis entre Antiquité et première modernité. L’univers rhétorique, 7. Paris : Classiques Garnier, 2019. 299 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.263-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1068616ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1837,51 +1837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Romagnino, Roberto. Décrire dans le roman de l’âge baroque (1585–1660). Formes et enjeux de l’ecphrasis. Lire le XVIIe siècle, 58. Paris : Classiques Garnier, 2019. 617 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Séguin-Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.412-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33137/rr.v43i2.34867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1998,51 +1998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8FA963E"/>
+    <w:nsid w:val="A06F4E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2146,51 +2146,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD2B3FDA"/>
+    <w:nsid w:val="DF893CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2380,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-seguin-brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8029-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seguin-Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;guin-Brault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17407-3.p.0161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17407-3.p.0207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089200ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11504-5.p.0437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desrosiers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.087.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17407-3.p.0419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v44i4.38673" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068616ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v43i2.34867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-seguin-brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8029-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;guin-Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Seguin-Brault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17407-3.p.0207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17407-3.p.0161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089200ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11504-5.p.0437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desrosiers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.091.0055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.087.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17407-3.p.0419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840499v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v44i4.38673" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068616ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v43i2.34867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>