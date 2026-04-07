--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -986,256 +986,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fault-tolerant VLIW processor with heterogeneous Function Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing a Neutron-Induced Fault Model for Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafail Psiakis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josie Esteban Rodriguez Condia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Guerrero Balaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885490v1</w:t>
+                <w:t xml:space="preserve">hal-03865253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing a Neutron-Induced Fault Model for Deep Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">Dynamic fault-tolerant VLIW processor with heterogeneous Function Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafail Psiakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93, pp.104564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2022.104564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865253v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation-aware Task Deployment on Heterogeneous Multi-core Platforms with DVFS</w:t>
               </w:r>
@@ -1572,51 +1572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Tree Classification of Rigid Error Detection and Correction Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafail Psiakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Catthoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,295 +2263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind transmitter IQ imbalance compensation in M-QAM optical coherent systems</w:t>
+                <w:t xml:space="preserve">Impact of ADC parameters on linear optical sampling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gomez Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOCN.9.000D42⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 402, pp.362-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573632v1</w:t>
+                <w:t xml:space="preserve">hal-01576164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ADC parameters on linear optical sampling systems</w:t>
+                <w:t xml:space="preserve">Blind transmitter IQ imbalance compensation in M-QAM optical coherent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lobo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 402, pp.362-367. </w:t>
+              <w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on IEEE ICC 2016 ONS Symposium and OWC Workshop, 9 (9), pp.D42-D50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.9.000D42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576164v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTBB FDSOI suitability for IoT applications: Investigations at device, design and architectural levels</w:t>
               </w:r>
@@ -2903,3385 +2903,3385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Neutral Design Framework for Supercapacitor-based Autonomous Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Power Manager and MAC Protocol for Multi-Hop Wireless Sensor Networks Powered by Periodic Energy Harvesting Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Nhan Le</w:t>
+                <w:t xml:space="preserve">Trong-Nhan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2787512⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.7208-7220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2472566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069098v1</w:t>
+                <w:t xml:space="preserve">hal-01197045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Power Manager and MAC Protocol for Multi-Hop Wireless Sensor Networks Powered by Periodic Energy Harvesting Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Neutral Design Framework for Supercapacitor-based Autonomous Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nhan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong-Nhan Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Arnaud Carer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), pp.7208-7220. </w:t>
+              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.1--21 Article 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2472566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2787512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197045v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Frame-Based Domain-Specific Language for Rapid Prototyping of FPGA-Based Software Defined Radios</w:t>
+                <w:t xml:space="preserve">Accelerated Performance Evaluation of Fixed-Point Systems With Un-Smooth Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+                <w:t xml:space="preserve">Karthick Nagaraj Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (4), pp.599-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2014-164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2013.2292510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084788v1</w:t>
+                <w:t xml:space="preserve">hal-01097606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Models for the Use of Dynamic and Partial Reconfiguration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Frame-Based Domain-Specific Language for Rapid Prototyping of FPGA-Based Software Defined Radios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chillet</w:t>
+                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (8), pp.860-872. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2014.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2014-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941532v1</w:t>
+                <w:t xml:space="preserve">hal-01084788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Preserving Power Limiting Function Using InP on SOI Photonic Crystal Nanocavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+                <w:t xml:space="preserve">Power Consumption Models for the Use of Dynamic and Partial Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lenglé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2319248⟩</w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (8), pp.860-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152024v1</w:t>
+                <w:t xml:space="preserve">hal-00941532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of the coarse-grained reconfigurable architecture DART with on-line error detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-Preserving Power Limiting Function Using InP on SOI Photonic Crystal Nanocavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lenglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed M. A. H. Jafri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.1215 - 1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2319248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00927376v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Performance Evaluation of Fixed-Point Systems With Un-Smooth Operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Design of the coarse-grained reconfigurable architecture DART with on-line error detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed M. A. H. Jafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw J. Piestrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (2), pp.124-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2013.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCAD.2013.2292510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01097606v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of distributed space-time coded cooperative relay networks based on inter-relay communications</w:t>
+                <w:t xml:space="preserve">Compiling Scilab to high performance embedded multicore systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timo Stripf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Oey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bruckschloegla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Rauwerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue on European Projects in Embedded System Design: EPESD2012, 37 (8), pp.1033-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2013.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903327v1</w:t>
+                <w:t xml:space="preserve">hal-00921437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single sediment-Microbial Fuel Cell powering a wireless telecommunication system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Évaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.179-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832354v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sampling-Source Extinction Ratio in Linear Optical Sampling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">A single sediment-Microbial Fuel Cell powering a wireless telecommunication system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann R J Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2013.2248353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 241, pp.703-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931661v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832354v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling Scilab to high performance embedded multicore systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the performance of distributed space-time coded cooperative relay networks based on inter-relay communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (1), pp.239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00921437v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Sampling-Source Extinction Ratio in Linear Optical Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gomez Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (7), pp.663-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2013.2248353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743415v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Approach for Numerical Accuracy Estimation of Fixed-Point Systems Based on Smooth Operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Discrete Model for Correlation Between Quantization Noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Rocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ménard</w:t>
+                <w:t xml:space="preserve">Gabriel Caffarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741741v1</w:t>
+                <w:t xml:space="preserve">hal-00743413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-Level Synthesis for Wireless Sensor Node Controllers: A Complete Design Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Pasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.2:1--2:24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2071356.2071358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization of VLSI digital signal processing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Caffarena</w:t>
+                <w:t xml:space="preserve">Analytical Approach for Numerical Accuracy Estimation of Fixed-Point Systems Based on Smooth Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Novo</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (10), pp.2326 - 2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2012.2188938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743410v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAD-MAC: Traffic-Aware Dynamic MAC Protocol for Wireless Body Area Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Menard</w:t>
+                <w:t xml:space="preserve">Quantization of VLSI digital signal processing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Caffarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741556v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level synthesis under fixed-point accuracy constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Herve</w:t>
+                <w:t xml:space="preserve">TAD-MAC: Traffic-Aware Dynamic MAC Protocol for Wireless Body Area Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Hai Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/906350⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.109 -119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JETCAS.2012.2187243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742144v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Delay Tradeoff in Wireless Multihop Networks with Unreliable Links</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Gorce</w:t>
+                <w:t xml:space="preserve">High-level synthesis under fixed-point accuracy constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hai Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/906350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741560v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Model for Correlation Between Quantization Noises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Caffarena</w:t>
+                <w:t xml:space="preserve">Energy-Delay Tradeoff in Wireless Multihop Networks with Unreliable Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (7), pp.1306 -1321, x-editorial-board = yes, x-international-audience = yes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743413v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Model for Accurate Energy Analysis of WSN nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Mahtab Alam</w:t>
+                <w:t xml:space="preserve">Lower Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (Article ID 265083), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/265083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00554188v1</w:t>
+                <w:t xml:space="preserve">inria-00554185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial Based Approach to Wakeup Time and Energy Estimation in Power-Gated Logic Clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivek D. Tovinakere</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Cooperative Techniques for Infrastructure-to-Vehicle Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.659 -668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2011.2118754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2011.1159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747721v1</w:t>
+                <w:t xml:space="preserve">hal-00741553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time scheduling on heterogeneous system-on-chip architectures using an optimised artificial neural network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">A Polynomial Based Approach to Wakeup Time and Energy Estimation in Power-Gated Logic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek D. Tovinakere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.482-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2011.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2011.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00650650v1</w:t>
+                <w:t xml:space="preserve">hal-00747721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruifeng Zhang</w:t>
+                <w:t xml:space="preserve">A Hybrid Model for Accurate Energy Analysis of WSN nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahtab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Thomas Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00554185v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00554188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Cooperative Techniques for Infrastructure-to-Vehicle Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Real-time scheduling on heterogeneous system-on-chip architectures using an optimised artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57, pp.340-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2011.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2011.2118754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00741553v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCURACY EVALUATION OF FIXED-POINT BASED LMS ALGORITHM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ménard</w:t>
+                <w:t xml:space="preserve">On designing Efficient Codecs for Bus-Invert Berger Code for Fully Asymmetric Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Piestrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00450935v1</w:t>
+                <w:t xml:space="preserve">inria-00480561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Switching data coding technique analysis and improvements for interconnect power consumption optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+                <w:t xml:space="preserve">Spatio-temporal Coding to Improve Speed and Noise Tolerance of On-chip Interconnect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Jm. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453374v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00438322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;A Low-Power Dependable Berger Code for Fully Asymmetric Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw Piestrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00480542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Coding to Improve Speed and Noise Tolerance of On-chip Interconnect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jm. Philippe</w:t>
+                <w:t xml:space="preserve">ACCURACY EVALUATION OF FIXED-POINT BASED LMS ALGORITHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00438322v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00450935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On designing Efficient Codecs for Bus-Invert Berger Code for Fully Asymmetric Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Spatial Switching data coding technique analysis and improvements for interconnect power consumption optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (10)</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1 (2010))</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00480561v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de tâches par réseaux de neurones pour architectures de SoC hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6332,51 +6332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Flexible Dynamic Reconfiguration for Multi-Context Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6408,564 +6408,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00446054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{DART: A Functional-Level Reconfigurable Architecture for High Energy Efficiency}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Analytical Fixed-Point Accuracy Evaluation in Linear Time-Invariant Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/562326⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (10), pp.3197 -3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2008.923279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00446682v1</w:t>
+                <w:t xml:space="preserve">inria-00459231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Interconnect Delay and Power Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+                <w:t xml:space="preserve">Accuracy Constraint Determination in Fixed-Point System Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2008.152⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/242584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267248v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure mémoire reconfigurable : vers une structure de stockage faible consommation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Grace</w:t>
+                <w:t xml:space="preserve">{DART: A Functional-Level Reconfigurable Architecture for High Energy Efficiency}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/562326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00450263v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00446682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Fixed-Point Accuracy Evaluation in Linear Time-Invariant Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">High-Level Interconnect Delay and Power Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (10), pp.3197 -3208. </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2008.923279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2008.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459231v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy Constraint Determination in Fixed-Point System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Structure mémoire reconfigurable : vers une structure de stockage faible consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Serizel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rocher</w:t>
+                <w:t xml:space="preserve">Raphael David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.183-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459254v1</w:t>
+                <w:t xml:space="preserve">inria-00450263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating-to-fixed-point Conversion for Digital Signal Processors</w:t>
               </w:r>
@@ -7055,64 +7055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-Point Configurable Hardware Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7400,1739 +7400,1756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Aware Training for Multiplierless Convolutional Neural Networks</w:t>
+                <w:t xml:space="preserve">MPTorch-FPGA: a Custom Mixed-Precision Framework for FPGA-based DNN Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Garcia</w:t>
+                <w:t xml:space="preserve">Sami Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pradels</w:t>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Guy Lemieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2025 - 32nd IEEE International Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, El Paso, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">DATE 2025 - 28th IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949886v2</w:t>
+                <w:t xml:space="preserve">hal-04882989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-Channel Extraction of Dataflow AI Accelerator Hardware Parameters</w:t>
+                <w:t xml:space="preserve">Origami : L'art du pliage appliqué à l'accélération des CNNs sur FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lomet</w:t>
+                <w:t xml:space="preserve">Léo Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Salvador</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosso</w:t>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 31st International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2025 - Groupe de Recherche et d'Etudes de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120223v1</w:t>
+                <w:t xml:space="preserve">hal-05392504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERA-Float: A Soft Error Resilient Approximate Floating-Point Computing Format</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">Hardware-Aware Training for Multiplierless Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Urbi Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2025 - ACM/IEEE International Conference On Computer Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Munich (Allemagne), Germany. pp.1-9</w:t>
+              <w:t xml:space="preserve">ARITH 2025 - 32nd IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, El Paso, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333255v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPTorch-FPGA: a Custom Mixed-Precision Framework for FPGA-based DNN Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">Side-Channel Extraction of Dataflow AI Accelerator Hardware Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2025 - 28th IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 31st International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Ischia, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11117043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882989v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origami : L'art du pliage appliqué à l'accélération des CNNs sur FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">SERA-Float: A Soft Error Resilient Approximate Floating-Point Computing Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishesh Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chillet</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbi Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - Groupe de Recherche et d'Etudes de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">ICCAD 2025 - ACM/IEEE International Conference On Computer Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Munich (Allemagne), Germany. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392504v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based CNN Acceleration using Pattern-Aware Pruning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICAS 2024 - IEEE 6th International Conference on AI Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RADECS Association, Sep 2024, Maspalomas, Canary Islands, Spain. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689673v1</w:t>
+                <w:t xml:space="preserve">hal-04736704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware Instruction Generation Mechanism for Energy-Efficient Computational Memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing and Modeling Synchronous Clock-Glitch Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo de la Fuente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Christmann</w:t>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pezzin</w:t>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Remars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Rachid Dafali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2024 - IEEE International Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">COSADE 2024 - Constructive Side-Channel Analysis and Secure Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Gardanne, France. pp.3-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57543-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04676665v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Modeling Synchronous Clock-Glitch Fault Injection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+                <w:t xml:space="preserve">A Stochastic Rounding-Enabled Low-Precision Floating-Point MAC for DNN Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dafali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSADE 2024 - Constructive Side-Channel Analysis and Secure Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE 2024 - 27th IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Valencia, Spain. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549548v1</w:t>
+                <w:t xml:space="preserve">hal-04380270v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Rounding-Enabled Low-Precision Floating-Point MAC for DNN Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">A Hardware Instruction Generation Mechanism for Energy-Efficient Computational Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pezzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Remars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2024 - 27th IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCAS 2024 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS58744.2024.10557870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380270v3</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04676665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board Payload Data Processing Combined with the Roofline Model for Hardware/Software Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">FPGA-based CNN Acceleration using Pattern-Aware Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Calloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AeroConf 2024 - IEEE Aerospace Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AERO58975.2024.10521057⟩</w:t>
+              <w:t xml:space="preserve">AICAS 2024 - IEEE 6th International Conference on AI Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Abu Dhabi, United Arab Emirates. pp.228-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423185v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Side-Channel Attacks Break the Black-Box Property of Embedded Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AdaQAT: Adaptive Bit-Width Quantization-Aware Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coggiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Coqueret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+                <w:t xml:space="preserve">Mickaël Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSAI 2024 - 1st edition European Symposium on Security and Artificial Intelligence (ESSAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.442-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785343v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdaQAT: Adaptive Bit-Width Quantization-Aware Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-board Payload Data Processing Combined with the Roofline Model for Hardware/Software Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungah LEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gernigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AeroConf 2024 - IEEE Aerospace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Big Sky, Montana, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AERO58975.2024.10521057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549245v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Side-Channel Attacks Break the Black-Box Property of Embedded Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Gnad</w:t>
+                <w:t xml:space="preserve">Mathieu Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Krautter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
+              <w:t xml:space="preserve">ESSAI 2024 - 1st edition European Symposium on Security and Artificial Intelligence (ESSAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577494v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Neural Networks: from SW optimization to specialized HW accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+                <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Gnad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Krautter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASES 2024 - International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732044v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Reliability Evaluation and Efficient Hardening of Large Vision Transformers Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9177,476 +9194,416 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation Conference (DAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Neural Networks: from SW optimization to specialized HW accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASES 2024 - International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (NC), United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASES60062.2024.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736704v1</w:t>
+                <w:t xml:space="preserve">hal-04732044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Precision Floating-Point for Efficient On-Board Deep Neural Network Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">When Side-Channel Attacks Break the Black-Box Property of Embedded Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Bruno</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Data Handling &amp; Data Processing Conference (EDHPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency (ESA), Oct 2023, Juan-Les-Pins, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">AISec 2023 - 16th ACM Workshop on Artificial Intelligence and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Copenhagen, Denmark. pp.127-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EDHPC59100.2023.10396014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3605764.3623903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252197v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Synthesis-Based On-board Payload Data Processing considering the Roofline Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruben Salvador</w:t>
+                <w:t xml:space="preserve">Reliability evaluation of Convolutional Neural Network's basic operations on a RISC-V processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDHPC 2023 - European Data Handling &amp; Data Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Nuclear and Plasma Sciences Society (NPSS), Jul 2023, Kansas City, MO, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294305v1</w:t>
+                <w:t xml:space="preserve">hal-04047058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design with low complexity fine-grained Dual Core Lock-Step (DCLS) RISC-V processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9677,92 +9634,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSN 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.224-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN-S58398.2023.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine-learning-guided framework for fault-tolerant DNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9791,269 +9748,321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2023 – 26th IEEE/ACM Design, Automation and Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Side-Channel Attacks Break the Black-Box Property of Embedded Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Precision Floating-Point for Efficient On-Board Deep Neural Network Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coggiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Coqueret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+                <w:t xml:space="preserve">Mickaël Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISec 2023 - 16th ACM Workshop on Artificial Intelligence and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3605764.3623903⟩</w:t>
+              <w:t xml:space="preserve">European Data Handling &amp; Data Processing Conference (EDHPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA), Oct 2023, Juan-Les-Pins, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EDHPC59100.2023.10396014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320434v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of Convolutional Neural Network's basic operations on a RISC-V processor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">High-Level Synthesis-Based On-board Payload Data Processing considering the Roofline Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seungah Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDHPC 2023 - European Data Handling &amp; Data Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA), Oct 2023, Juan-Les-Pins, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EDHPC59100.2023.10396136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047058v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Neural Network Hardware Accelerators</w:t>
               </w:r>
@@ -10141,226 +10150,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Transient Faults on Timing Behavior and Mitigation with Near-Zero WCET Overhead</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+                <w:t xml:space="preserve">Maximizing Computing Accuracy on Resource-Constrained Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Phu Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRTS 2023 - 35th Euromicro Conference on Real-Time Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE 2023 - 26th IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397374v1</w:t>
+                <w:t xml:space="preserve">hal-03885240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Computing Accuracy on Resource-Constrained Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Phu Ha</w:t>
+                <w:t xml:space="preserve">Impact of Transient Faults on Timing Behavior and Mitigation with Near-Zero WCET Overhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2023 - 26th IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECRTS 2023 - 35th Euromicro Conference on Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2023.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885240v1</w:t>
+                <w:t xml:space="preserve">hal-04397374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">harDNNing: a machine-learning-based framework for fault tolerance assessment and protection of DNNs</w:t>
               </w:r>
@@ -10435,494 +10444,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Low-Precision Formats in Multiply-Accumulate Units for DNN Training</w:t>
+                <w:t xml:space="preserve">Disentangled Loss for Low-Bit Quantization-Aware Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariko Tatsumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">Thibault Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline White</w:t>
+                <w:t xml:space="preserve">David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lemieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPT 2022 - IEEE International Conference on Field Programmable Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885471v1</w:t>
+                <w:t xml:space="preserve">cea-03689954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangled Loss for Low-Bit Quantization-Aware Training</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing Low-Precision Formats in Multiply-Accumulate Units for DNN Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bichler</w:t>
+                <w:t xml:space="preserve">Mariko Tatsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lemieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FPT 2022 - IEEE International Conference on Field Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hong Kong, Hong Kong SAR China. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03689954v2</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLODAM: Cross-Layer Reliability Analysis Flow for Complex Hardware Designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evaluation of neutron-induced errors on a multicore RISC-V platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2022 - 25th IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOLTS 2022 - 28th IEEE International Symposium on OnLine Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Torino, Italy. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485386v1</w:t>
+                <w:t xml:space="preserve">hal-03697265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of neutron-induced errors on a multicore RISC-V platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLODAM: Cross-Layer Reliability Analysis Flow for Complex Hardware Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Helen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2022 - 28th IEEE International Symposium on OnLine Testing and Robust System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2022 - 25th IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Anvers, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697265v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Deep Neural Networks Neutrons-Induced Error Model</w:t>
               </w:r>
@@ -11252,312 +11261,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdequateDL: Approximating Deep Learning Accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Bayesian Optimization to Speed Up Automatic Precision Tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Phu Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2021 - 24th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE 2021 - 24th IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtual Event, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266861v1</w:t>
+                <w:t xml:space="preserve">hal-03119548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Bayesian Optimization to Speed Up Automatic Precision Tuning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AdequateDL: Approximating Deep Learning Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2021 - 24th IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS 2021 - 24th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna (virtual), Austria. pp.37-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119548v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPTorch and MPArchimedes: Open Source Frameworks to Explore Custom Mixed- Precision Operations for DNN Training on Edge Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Tatsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11772,51 +11781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Generic and Scalable Word-Length Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Phu Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomofumi Yuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11861,265 +11870,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Transceiver for Wireless NoC to Enhance Multicast/Unicast Communication Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Ortiz Sosa</w:t>
+                <w:t xml:space="preserve">Run-time Coarse-Grained Hardware Mitigation for Multiple Faults on VLIW Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafail Psiakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Roland</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI 2019 - IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DASIP 2019 - Conference on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394902v1</w:t>
+                <w:t xml:space="preserve">hal-02344282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grained Hardware Mitigation for Multiple Long-Duration Transients on VLIW Function Units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">Exploration architecturale d'accélérateur pour des architectures multi-coeurs hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2019 - 22nd IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941860v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What You Simulate Is What You Synthesize: Designing a Processor Core from C++ Specifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">What You Simulate Is What You Synthesize: Design of a RISC-V Core from C++ Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12131,3442 +12135,3451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2019 - 38th IEEE/ACM International Conference on Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Westminster, CO, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">RISC-V Workshop 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303453v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Itemset Sampling using Satisfiability Constraints on FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Gueguen</w:t>
+                <w:t xml:space="preserve">Error Analysis of the Square Root Operation for the Purpose of Precision Tuning: a Case Study on K-means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Termier</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Molnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2019 - 22nd IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASAP 2019 - 30th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, New York, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941862v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Carrier Spread-Spectrum Transceiver for WiNoC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Ortiz Sosa</w:t>
+                <w:t xml:space="preserve">Accelerating Itemset Sampling using Satisfiability Constraints on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Killian</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOCS 2019 - 13th IEEE/ACM International Symposium on Networks-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3313231.3352373⟩</w:t>
+              <w:t xml:space="preserve">DATE 2019 - 22nd IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.1046-1051, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2019.8714932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394890v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Budgeting in Multiple-Kernel Word-Length Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
+                <w:t xml:space="preserve">What You Simulate Is What You Synthesize: Designing a Processor Core from C++ Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rokicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AxC 2019 - 4th Workshop on Approximate Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.1-3</w:t>
+              <w:t xml:space="preserve">ICCAD 2019 - 38th IEEE/ACM International Conference on Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Westminster, CO, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183936v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation-aware Task Deployment on Asymmetric Multicore Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">Noise Budgeting in Multiple-Kernel Word-Length Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Phu Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2019 - 22nd IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AxC 2019 - 4th Workshop on Approximate Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940358v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with number for Energy Efficiency, Introduction to Approximate Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Carrier Spread-Spectrum Transceiver for WiNoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ortiz Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INC 2019 - IEEE International Nanodevices and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOCS 2019 - 13th IEEE/ACM International Symposium on Networks-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New York, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313231.3352373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183527v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving NILM by Combining Sensor Data and Linear Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Fine-Grained Hardware Mitigation for Multiple Long-Duration Transients on VLIW Function Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafail Psiakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS 2019 - IEEE Sensors Applications Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAS.2019.8706021⟩</w:t>
+              <w:t xml:space="preserve">DATE 2019 - 22nd IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.976-979, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2019.8714899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394920v1</w:t>
+                <w:t xml:space="preserve">hal-01941860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration architecturale d'accélérateur pour des architectures multi-coeurs hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+                <w:t xml:space="preserve">Adaptive Transceiver for Wireless NoC to Enhance Multicast/Unicast Communication Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ortiz Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISVLSI 2019 - IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Miami, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2019.00111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406976v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-time Coarse-Grained Hardware Mitigation for Multiple Faults on VLIW Processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafail Psiakis</w:t>
+                <w:t xml:space="preserve">Approximation-aware Task Deployment on Asymmetric Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2019 - Conference on Design and Architectures for Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2019 - 22nd IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy. pp.1513-1518, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE.2019.8715077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344282v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What You Simulate Is What You Synthesize: Design of a RISC-V Core from C++ Specifications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Playing with number for Energy Efficiency, Introduction to Approximate Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISC-V Workshop 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zurich, Switzerland. pp.1-2</w:t>
+              <w:t xml:space="preserve">INC 2019 - IEEE International Nanodevices and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394911v1</w:t>
+                <w:t xml:space="preserve">hal-02183527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Analysis of the Square Root Operation for the Purpose of Precision Tuning: a Case Study on K-means</w:t>
+                <w:t xml:space="preserve">Improving NILM by Combining Sensor Data and Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Matoussi</w:t>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Durand</w:t>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca Molnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP 2019 - 30th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAS 2019 - IEEE Sensors Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sophia Antipolis, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAS.2019.8706021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183945v1</w:t>
+                <w:t xml:space="preserve">hal-02394920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Quality-Time Optimized Task Mapping on DVFS-enabled Multicores</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Run-Time management of energy-performance trade-off in Optical Network-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiating Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWEEK 2018 - Embedded Systems Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCIS 2018 - XXXIII Conference on Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941764v1</w:t>
+                <w:t xml:space="preserve">hal-01937350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-Time management of energy-performance trade-off in Optical Network-on-Chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-Quality-Time Optimized Task Mapping on DVFS-enabled Multicores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS 2018 - XXXIII Conference on Design of Circuits and Integrated Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWEEK 2018 - Embedded Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937350v1</w:t>
+                <w:t xml:space="preserve">hal-01941764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diversity Scheme to Enhance the Reliability of Wireless NoC in Multipath Channel Environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zyggie: A Wireless Body Area Network platform for indoor positioning and motion tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth IEEE/ACM International Symposium on Networks-on-Chip (NOCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOCS.2018.8512165⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2018 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941761v1</w:t>
+                <w:t xml:space="preserve">hal-01804927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zyggie: A Wireless Body Area Network platform for indoor positioning and motion tracking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Diversity Scheme to Enhance the Reliability of Wireless NoC in Multipath Channel Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ortiz Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2018 - IEEE International Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Florence, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Twelfth IEEE/ACM International Symposium on Networks-on-Chip (NOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Torino, Italy. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOCS.2018.8512165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804927v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hidden Cost of Functional Approximation Against Careful Data Sizing – A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Barrois</w:t>
+                <w:t xml:space="preserve">Decomposed Task Mapping to Maximize QoS in Energy-Constrained Real-Time Multicores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th IEEE International Conference on Computer Design (ICCD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423147v1</w:t>
+                <w:t xml:space="preserve">hal-01633782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and Performance Trade-off in Nanophotonic Interconnects using Coding Techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Beux</w:t>
+                <w:t xml:space="preserve">Evaluation of NoC on Multi-FPGA Interconnection Using GTX Transceiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Dorai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC 2017 - IEEE/ACM Design Automation Conference DAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Austin, United States. pp.6</w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Batumi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495468v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Energy Aware Wavelength Allocation on Ring-Based WDM 3D Optical NoC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customizing Fixed-Point and Floating-Point Arithmetic - A Case Study in K-Means Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve"> SiPS 2017 - IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416958v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEDA: NOP Exploitation with Dependency Awareness for Reliable VLIW Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">Interface Electrique/Optique pour un ONoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Pham Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISVLSI 2017 - IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633770v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Electrique/Optique pour un ONoC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Killian</w:t>
+                <w:t xml:space="preserve">NEDA: NOP Exploitation with Dependency Awareness for Reliable VLIW Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafail Psiakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème colloque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> ISVLSI 2017 - IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bochum, Germany. pp.391-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655417v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NoC on Multi-FPGA Interconnection Using GTX Transceiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and Energy Aware Wavelength Allocation on Ring-Based WDM 3D Optical NoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiating Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Elantably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D D Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atef Dorai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Batumi, Georgia</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633785v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizing Fixed-Point and Floating-Point Arithmetic - A Case Study in K-Means Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Barrois</w:t>
+                <w:t xml:space="preserve">Energy and Performance Trade-off in Nanophotonic Interconnects using Coding Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SiPS 2017 - IEEE International Workshop on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
+              <w:t xml:space="preserve">DAC 2017 - IEEE/ACM Design Automation Conference DAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Austin, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633723v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Correlation in Stochastic Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rengarajan Ragavan</w:t>
+                <w:t xml:space="preserve">The Hidden Cost of Functional Approximation Against Careful Data Sizing – A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISCAS 2017 - IEEE International Symposium on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/date.2017.7926979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633725v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-Time Instruction Replication for Permanent and Soft Error Mitigation in VLIW Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">Taking Advantage of Correlation in Stochastic Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Kumar Budhwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rengarajan Ragavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NEWCAS 2017 - 15th IEEE International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> ISCAS 2017 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633778v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Limits of Voltage Over-Scaling for Error-Resilient Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Killian</w:t>
+                <w:t xml:space="preserve">Run-Time Instruction Replication for Permanent and Soft Error Mitigation in VLIW Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafail Psiakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> NEWCAS 2017 - 15th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.321-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417665v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of Reduced-Precision Computations in HPC: Performance, Energy and Error</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erven Rohou</w:t>
+                <w:t xml:space="preserve">Pushing the Limits of Voltage Over-Scaling for Error-Resilient Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rengarajan Ragavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633790v1</w:t>
+                <w:t xml:space="preserve">hal-01417665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposed Task Mapping to Maximize QoS in Energy-Constrained Real-Time Multicores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">Implications of Reduced-Precision Computations in HPC: Performance, Energy and Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cherubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erven Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE International Conference on Computer Design (ICCD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633782v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Power Spectral Density for Scalable System-Level Accuracy Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Barrois</w:t>
+                <w:t xml:space="preserve">Gestion de la consommation d'un ONoC intégré dans un MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthick Parashar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian O 'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Conference on Design Automation and Test in Europe (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253494v1</w:t>
+                <w:t xml:space="preserve">hal-01414341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication-Based Power Modelling for Heterogeneous Multiprocessor Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore /Many-core Systems-on-Chip (MCSoC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337225v1</w:t>
+                <w:t xml:space="preserve">hal-01412835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength spacing optimization to reduce crosstalk in WDM 3D ONoC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Overclocking and Error Correction Based on Dynamic Speculation Window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rengarajan Ragavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISVLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.325 - 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406341v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Overclocking and Error Correction Based on Dynamic Speculation Window</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crosstalk noise aware wavelength allocation in WDM 3D ONoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiating Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian O 'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416945v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration of Optical Interfaces for Silicon Photonic Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiating Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2th International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop), co-located with IEEE/ACM Design Automation and Test in Europe (DATE’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk noise aware wavelength allocation in WDM 3D ONoC</w:t>
+                <w:t xml:space="preserve">Wavelength spacing optimization to reduce crosstalk in WDM 3D ONoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiating Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
@@ -15580,2932 +15593,2937 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O 'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406355v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la consommation d'un réseau optique intégré dans un MPSoC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406347v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of I/O Routing through Column Interfaces in Embedded FPGA Fabrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Huriaux</w:t>
+                <w:t xml:space="preserve">Leveraging Power Spectral Density for Scalable System-Level Accuracy Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL - 26th International Conference on Field Programmable Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Conference on Design Automation and Test in Europe (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341156v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-harmonic decomposition-based maximum loglikelihood estimator for carrier phase estimation of coherent optical M-QAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of I/O Routing through Column Interfaces in Embedded FPGA Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FPL - 26th International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309175v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la consommation d'un ONoC intégré dans un MPSoC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Gestion de la consommation d'un réseau optique intégré dans un MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian O 'Connor</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414341v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-Based Power Modelling for Heterogeneous Multiprocessor Architecture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi-harmonic decomposition-based maximum loglikelihood estimator for carrier phase estimation of coherent optical M-QAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore /Many-core Systems-on-Chip (MCSoC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optical Society of America, Mar 2016, Anaheim, CA, United States. pp.Tu3K.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2016.Tu3K.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412835v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Flow and Run-Time Management for Compressed FPGA Configurations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+                <w:t xml:space="preserve">Radio Signature Based Posture Recognition Using WBSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhongwei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE - Design, Automation and Test in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Information Processing in Sensor Networks (IPSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089319v1</w:t>
+                <w:t xml:space="preserve">hal-01119109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel allocation protocol for reconfigurable Optical Network-on-Chip</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-Aware Computing via Adaptive Precision under Performance Constraints in OFDM Wireless Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Cladera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPhotonics: Exploiting Silicon Photonics for energy-efficient high-performance computing (SiPhotonics'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.7</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096537v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Aware Design Method for Optical Network-on-Chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chillet</w:t>
+                <w:t xml:space="preserve">Joint Simple Blind IQ Imbalance Compensation and Adaptive Equalization for 16-QAM Optical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Embedded Multicore/Many-core Systems-on-Chip, MCSoC-15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.4913 - 4918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241858v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Phase Recovery for Optical Coherent M-QAM Communication Systems Using Harmonic Decomposition-based Maximum Loglikelihood Estimators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des zones en fautes d’une architecture reconfigurable lors du placement des tâches matérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Dinh Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2015 (APC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gretsi 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2015.SpT4D.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315770v1</w:t>
+                <w:t xml:space="preserve">hal-01193179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des zones en fautes d’une architecture reconfigurable lors du placement des tâches matérielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chin Dinh Ma</w:t>
+                <w:t xml:space="preserve">Low complexity on-chip distributed DC-DC converter for low power WSN nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rengarajan Ragavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2015 - New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193179v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity on-chip distributed DC-DC converter for low power WSN nodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bandwidth Requirements in Manycore Architectures: What Can 3D Bring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2015 - New Circuits and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Optical/Photonic Inter- connects for Computing Systems (OPTICS Workshop), co-located with IEEE/ACM Design Au- tomation and Test in Europe (DATE’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196987v1</w:t>
+                <w:t xml:space="preserve">hal-01289957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Requirements in Manycore Architectures: What Can 3D Bring?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-complexity energy proportional posture/gesture recognition based on WBSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Optical/Photonic Inter- connects for Computing Systems (OPTICS Workshop), co-located with IEEE/ACM Design Au- tomation and Test in Europe (DATE’15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE Int. Conference on Wearable and Implantable Body Sensor Networks (BSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cambridge, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BSN.2015.7299414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289957v1</w:t>
+                <w:t xml:space="preserve">hal-01163581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Simple Blind IQ Imbalance Compensation and Adaptive Equalization for 16-QAM Optical Communications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power gain estimation of an event-driven wake-up controller dedicated to WSN's microcontroller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Beigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2015.7249101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01162391v1</w:t>
+                <w:t xml:space="preserve">hal-01253513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l1-norm Minimization Based Algorithm for Non-Intrusive Load Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Asynchronous Wake Up Controller for WSN’s Microcontroller: Power Simulation and Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Beigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communication Workshops (PerCom Workshops), IEEE Workshop on Pervasive Energy Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Asynchronous Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mountain View, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2015.7134052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253514v1</w:t>
+                <w:t xml:space="preserve">hal-01253512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power gain estimation of an event-driven wake-up controller dedicated to WSN's microcontroller</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">l1-norm Minimization Based Algorithm for Non-Intrusive Load Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vivet</w:t>
+                <w:t xml:space="preserve">Xuan-Chien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communication Workshops (PerCom Workshops), IEEE Workshop on Pervasive Energy Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, St. Louis, United States. pp.299 - 304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2015.7134052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253513v1</w:t>
+                <w:t xml:space="preserve">hal-01253514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Wake Up Controller for WSN’s Microcontroller: Power Simulation and Specifications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Channel allocation protocol for reconfigurable Optical Network-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Jiating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Asynchronous Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mountain View, United States</w:t>
+              <w:t xml:space="preserve">SiPhotonics: Exploiting Silicon Photonics for energy-efficient high-performance computing (SiPhotonics'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253512v1</w:t>
+                <w:t xml:space="preserve">hal-01096537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity energy proportional posture/gesture recognition based on WBSN</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Communication Aware Design Method for Optical Network-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Johanna Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Jiating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Int. Conference on Wearable and Implantable Body Sensor Networks (BSN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Embedded Multicore/Many-core Systems-on-Chip, MCSoC-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino, Turin, Italy, Sep 2015, Turin, Italy. pp.243-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BSN.2015.7299414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163581v1</w:t>
+                <w:t xml:space="preserve">hal-01241858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier Frequency Offset Estimation Based on Circular Harmonic Expansion for Optical Coherent M-QAM Communication Systems</w:t>
+                <w:t xml:space="preserve">Carrier Phase Recovery for Optical Coherent M-QAM Communication Systems Using Harmonic Decomposition-based Maximum Loglikelihood Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Opto-Electronics and Communications Conference (OECC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2015 (APC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, MA, United States. SpT4D.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2015.SpT4D.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OECC.2015.7340175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01316911v1</w:t>
+                <w:t xml:space="preserve">hal-01315770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Applications for Heterogeneous Many-Core Architectures with the FlexTiles Platform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Flow and Run-Time Management for Compressed FPGA Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMOS - 15th International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2015, Samos Island, Greece. pp.9</w:t>
+              <w:t xml:space="preserve">DATE - Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185737v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel-Aware Energy Optimization of OFDM Receivers Using Dynamic Precision Scaling in FPGAs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carrier Frequency Offset Estimation Based on Circular Harmonic Expansion for Optical Coherent M-QAM Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Opto-Electronics and Communications Conference (OECC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shanghai, China. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OECC.2015.7340175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175917v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Computing via Adaptive Precision under Performance Constraints in OFDM Wireless Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Applications for Heterogeneous Many-Core Architectures with the FlexTiles Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fynn Schwiegelshohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Cladera</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martijn Koedam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Masing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SAMOS - 15th International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2015, Samos Island, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175920v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Signature Based Posture Recognition Using WBSN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zheng Zhongwei</w:t>
+                <w:t xml:space="preserve">Channel-Aware Energy Optimization of OFDM Receivers Using Dynamic Precision Scaling in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Cladera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Information Processing in Sensor Networks (IPSN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Seattle, United States</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119109v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Architecture Enhancements to Support Heterogeneous Partially Reconfigurable Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Huriaux</w:t>
+                <w:t xml:space="preserve">Toward Scalable Source Level Accuracy Analysis for Floating-point to Fixed-point Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Deest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Russell Tessier</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCM - 22nd IEEE International Symposium on Field-Programmable Custom Computing Machines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 IEEE/ACM International Conference on Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Jose, United States. pp.726--733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100334v1</w:t>
+                <w:t xml:space="preserve">hal-01095207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EnvAdapt: An Energy-Aware Simulation Framework for Power-Scalable Transceivers for Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
+                <w:t xml:space="preserve">FPGA Architecture Support for Heterogeneous, Relocatable Partial Bitstreams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Wireless Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPL - 24th International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097062v1</w:t>
+                <w:t xml:space="preserve">hal-01017184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame-based Modeling for Automatic Synthesis of FPGA-Software Defined Radio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+                <w:t xml:space="preserve">RIC-MAC: a MAC Protocol for Low-Power Cooperative Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. pp.1944-1949, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070549v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration in an FPGA-Based Software Defined Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18546,1053 +18564,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Architecture Support for Heterogeneous, Relocatable Partial Bitstreams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">FPGA Architecture Enhancements to Support Heterogeneous Partially Reconfigurable Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL - 24th International Conference on Field Programmable Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">FCCM - 22nd IEEE International Symposium on Field-Programmable Custom Computing Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Boston, United States. pp.30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FCCM.2014.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017184v1</w:t>
+                <w:t xml:space="preserve">hal-01100334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIC-MAC: a MAC Protocol for Low-Power Cooperative Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Frame-based Modeling for Automatic Synthesis of FPGA-Software Defined Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.203-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097607v1</w:t>
+                <w:t xml:space="preserve">hal-01070549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Reconfigurable Controllers for Wireless Sensor Network Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EnvAdapt: An Energy-Aware Simulation Framework for Power-Scalable Transceivers for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Didioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Tovinakere Dwarakanath</w:t>
+                <w:t xml:space="preserve">Carolynn Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Huriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCM - 22nd IEEE International Symposium on Field-Programmable Custom Computing Machines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Barcelona, Spain. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017185v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Power Reconfigurable Controllers for Wireless Sensor Network Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Tovinakere Dwarakanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t>
+              <w:t xml:space="preserve">FCCM - 22nd IEEE International Symposium on Field-Programmable Custom Computing Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Boston, United States. pp.230-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCCM.2014.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062978v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Power Manager with Balanced Quality of Service for Energy-Harvesting Wireless Sensor Nodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gomez Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Energy Neutral Sensing Systems (ENSSys) - ENSsys '14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Memphis, United States. pp.19-24, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. paper Tu.C1.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2675683.2675687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069099v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Scalable Source Level Accuracy Analysis for Floating-point to Fixed-point Conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
+                <w:t xml:space="preserve">A Power Manager with Balanced Quality of Service for Energy-Harvesting Wireless Sensor Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nhan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ACM International Conference on Computer-Aided Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Energy Neutral Sensing Systems (ENSSys) - ENSsys '14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Memphis, United States. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675683.2675687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095207v1</w:t>
+                <w:t xml:space="preserve">hal-01069099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Configuration Stream Architecture Supporting Seamless Hardware Accelerator Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Huriaux</w:t>
+                <w:t xml:space="preserve">HarvWSNet: A co-simulation framework for energy harvesting wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Didioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolynn Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ConfigComp'2013, Workshop on Reconfigurable Computing V2.0: The Next Generation of Technology, Architectures and Design Tools, held in conjunction to the DATE 2013 conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp.808-812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2013.6504192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931572v1</w:t>
+                <w:t xml:space="preserve">hal-00931772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power reconfigurable receiver model for energy-aware applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morche</w:t>
+                <w:t xml:space="preserve">An FPGA Software Defined Radio Platform with a High-Level Synthesis Design Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Bhatnagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 56th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Vehicular Technology conference (VTC-Spring13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931775v1</w:t>
+                <w:t xml:space="preserve">hal-00833554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duty-Cycle Power Manager for Thermal-Powered Wireless Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectures de contrôleurs ultra-faible consommation pour noeuds de réseau de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Adeel Ahmed Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 24th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921315v2</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeCoS: A framework for prototyping custom hardware design flows</w:t>
               </w:r>
@@ -19706,2517 +19706,2531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures de contrôleurs ultra-faible consommation pour noeuds de réseau de capteurs sans fil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Block-Parallel Architecture for Initial and Fine Synchronization in OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Udupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Budapest, Hungary. pp.4761-4765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2013.6655326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931628v1</w:t>
+                <w:t xml:space="preserve">hal-00931445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Block-Parallel Architecture for Initial and Fine Synchronization in OFDM Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
+                <w:t xml:space="preserve">Design and Implementation of DSP algorithms for 100 Gbps Coherent Optical-OFDM (CO-OFDM) Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Udupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931445v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un language spécialisé pour la radio logicielle sur FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+                <w:t xml:space="preserve">Adaptive Filter for Energy Predictor in Energy Harvesting Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Nhan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Architecture of Computing Systems (ARCS), 3rd Workshop on Ultra Low Power (WUPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922785v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Latency and Energy-Efficient MAC Protocol for Cooperative Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Vers un language spécialisé pour la radio logicielle sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Communications Conference (Globecom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931828v1</w:t>
+                <w:t xml:space="preserve">hal-00922785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Filter for Energy Predictor in Energy Harvesting Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trong-Nhan Le</w:t>
+                <w:t xml:space="preserve">A Low-Latency and Energy-Efficient MAC Protocol for Cooperative Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Architecture of Computing Systems (ARCS), 3rd Workshop on Ultra Low Power (WUPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.1-4</w:t>
+              <w:t xml:space="preserve">Global Communications Conference (Globecom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921309v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of DSP algorithms for 100 Gbps Coherent Optical-OFDM (CO-OFDM) Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Udupa</w:t>
+                <w:t xml:space="preserve">Power reconfigurable receiver model for energy-aware applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Didioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolynn Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 56th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Colombus, United States. pp.800-803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931542v1</w:t>
+                <w:t xml:space="preserve">hal-00931775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Manager with PID controller in Energy Harvesting Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.-N. Le</w:t>
+                <w:t xml:space="preserve">Duty-Cycle Power Manager for Thermal-Powered Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Nhan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Internet of Things, Workshop on energy and Wireless Sensors (e-WiSe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.107⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 24th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1645-1649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764554v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Low Power Asynchronous MAC Protocol using Wake-Up Radio for Energy Neutral Wireless Sensor Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">An FPGA Configuration Stream Architecture Supporting Seamless Hardware Accelerator Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Energy-Neutral Sensing Systems (ENSsys) organized in conjunction with 11th ACM SenSys Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ConfigComp'2013, Workshop on Reconfigurable Computing V2.0: The Next Generation of Technology, Architectures and Design Tools, held in conjunction to the DATE 2013 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921329v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Source Power Manager for Super-Capacitor based Energy Harvesting Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Ultra Low Power Asynchronous MAC Protocol using Wake-Up Radio for Energy Neutral Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Nhan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Energy Neutral Sensing Systems (ENSSys) organized in conjunction with 11th ACM SenSys Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2534208.2534227⟩</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Energy-Neutral Sensing Systems (ENSsys) organized in conjunction with 11th ACM SenSys Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italy. Paper 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534208.2534221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921320v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hierarchical Low Complexity Synchronization Method for OFDM Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pramod Udupa</w:t>
+                <w:t xml:space="preserve">Power Manager with PID controller in Energy Harvesting Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-N. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 77th Vehicular Technology Conference (VTC Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Internet of Things, Workshop on energy and Wireless Sensors (e-WiSe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besançon, France. pp.668-670, </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6691838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931530v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Monitor for Super Capacitor based Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Multi-Source Power Manager for Super-Capacitor based Energy Harvesting Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Nhan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP (System On Chip - System In Package)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Energy Neutral Sensing Systems (ENSSys) organized in conjunction with 11th ACM SenSys Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rome, Italy. Paper 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534208.2534227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921284v1</w:t>
+                <w:t xml:space="preserve">hal-00921320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient reservation-based opportunistic MAC scheme in multi-hop networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">A Novel Hierarchical Low Complexity Synchronization Method for OFDM Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Udupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 77th Vehicular Technology Conference (VTC Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2013.6691838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931831v1</w:t>
+                <w:t xml:space="preserve">hal-00931530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Savings of Adaptive Transmit Power for Wireless Sensor Networks Radio Transceivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Mahtab Alam</w:t>
+                <w:t xml:space="preserve">Energy Monitor for Super Capacitor based Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Nhan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Architecture of Computing Systems (ARCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP (System On Chip - System In Package)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876141v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to Results Prototyping an Energy Harvesting Wireless Sensor Network Application Using HarvWSNet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carolynn Bernier</w:t>
+                <w:t xml:space="preserve">Energy efficient reservation-based opportunistic MAC scheme in multi-hop networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 26th International Conference on Architecture of Computing Systems (ARCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2013, London, United Kingdom. pp.1660 - 1665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931782v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-Level Datapath Merging in System-Level Design of Wireless Sensor Node Controllers for FPGA-Based Implementations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+                <w:t xml:space="preserve">On the Energy Savings of Adaptive Transmit Power for Wireless Sensor Networks Radio Transceivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahtab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Architecture of Computing Systems (ARCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSD.2013.64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00921421v1</w:t>
+                <w:t xml:space="preserve">hal-00876141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description haut niveau de formes d'ondes pour la radio logicielle sur architectures reconfigurables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+                <w:t xml:space="preserve">Back to Results Prototyping an Energy Harvesting Wireless Sensor Network Application Using HarvWSNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Broekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Didioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolynn Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Proceedings of 26th International Conference on Architecture of Computing Systems (ARCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Prague, Czech Republic. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863361v1</w:t>
+                <w:t xml:space="preserve">hal-00931782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial Time Algorithm for Solving the Word-length Optimization Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Component-Level Datapath Merging in System-Level Design of Wireless Sensor Node Controllers for FPGA-Based Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Adeel Ahmed Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.543-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2013.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876132v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HarvWSNet: A co-simulation framework for energy harvesting wireless sensor networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morche</w:t>
+                <w:t xml:space="preserve">Description haut niveau de formes d'ondes pour la radio logicielle sur architectures reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computing, Networking and Communications (ICNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931772v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Software Defined Radio Platform with a High-Level Synthesis Design Flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carer</w:t>
+                <w:t xml:space="preserve">A Polynomial Time Algorithm for Solving the Word-length Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Vehicular Technology conference (VTC-Spring13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.12</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833554v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRECO : Power Management and Protocol-Level Energy Reduction Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+                <w:t xml:space="preserve">A semiempirical model for wakeup time estimation in power-gated logic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Tovinakere Dwarakanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Conception Faible Consommation (EcoFac)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, La Colle sur loup, France</w:t>
+              <w:t xml:space="preserve">The 49th Annual Design Automation Conference 2012, DAC '12, San Francisco, CA, USA, June 3-7, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Fransisco, United States. pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764596v1</w:t>
+                <w:t xml:space="preserve">hal-00752606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Scilab To High Performance Embedded Multicore Systems - The ALMA Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latency-Energy Optimized MAC Protocol for Body Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EUROMICRO Conference on Digital System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Conference on Wearable and Implantable Body Sensor Networks (BSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, London, United Kingdom. pp.67 -72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BSN.2012.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752642v1</w:t>
+                <w:t xml:space="preserve">hal-00741558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Scilab to Multicore Embedded Systems: Algorithms and Methodologies</w:t>
+                <w:t xml:space="preserve">Towards Future Adaptive Multiprocessor Systems-On-Chip: an Innovative Approach for Flexible Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Goulas</w:t>
+                <w:t xml:space="preserve">Fabrice Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayiotis Alefragis</w:t>
+                <w:t xml:space="preserve">P. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos S. Voros</w:t>
+                <w:t xml:space="preserve">Gabriel Marchesan Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Valouxis</w:t>
+                <w:t xml:space="preserve">Michael Huebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Gogos</w:t>
+                <w:t xml:space="preserve">Jurgen Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (IC-SAMOS 2012</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752615v1</w:t>
+                <w:t xml:space="preserve">hal-00741728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Approach for Compiling Scilab to Reconfigurable Multi-Core Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Stripf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Oey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bruckschloegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Huebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, york, United Kingdom. pp.1-8</w:t>
@@ -22239,1703 +22253,1737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Model for Partial Dynamic Reconfiguration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Scilab To High Performance Embedded Multicore Systems - The ALMA Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Huebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Stripf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Oey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGA (RECONFIG'2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th EUROMICRO Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cesme, Izmir, Turkey. pp.??-??</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741611v1</w:t>
+                <w:t xml:space="preserve">hal-00752642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.-N. Le</w:t>
+                <w:t xml:space="preserve">From Scilab to Multicore Embedded Systems: Algorithms and Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+                <w:t xml:space="preserve">Panayiotis Alefragis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos S. Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Valouxis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Gogos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-2</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation (IC-SAMOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764530v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Berder</w:t>
+                <w:t xml:space="preserve">GRECO : Power Management and Protocol-Level Energy Reduction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Conception Faible Consommation (EcoFac)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Colle sur loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764520v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semiempirical model for wakeup time estimation in power-gated logic clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivek Tovinakere Dwarakanath</w:t>
+                <w:t xml:space="preserve">Power Consumption Model for Partial Dynamic Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 49th Annual Design Automation Conference 2012, DAC '12, San Francisco, CA, USA, June 3-7, 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on ReConFigurable Computing and FPGA (RECONFIG'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752606v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency-Energy Optimized MAC Protocol for Body Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Menard</w:t>
+                <w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-N. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Wearable and Implantable Body Sensor Networks (BSN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741558v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Future Adaptive Multiprocessor Systems-On-Chip: an Innovative Approach for Flexible Architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jurgen Becker</w:t>
+                <w:t xml:space="preserve">GRECO : GREen Communicating Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Nhan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pegatoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling, and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Samos, Greece</w:t>
+              <w:t xml:space="preserve">Forum SAME (Sophia Antipolis Microelectronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741728v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a power and energy efficient use of partial dynamic reconfiguration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chillet</w:t>
+                <w:t xml:space="preserve">Error Recovery Technique for Coarse-Grained Reconfigurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Piestrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC) Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cottbus, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650638v1</w:t>
+                <w:t xml:space="preserve">hal-00650599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du concept de tolérance aux fautes des réseaux de neurones pour la résolution de problèmes d'optimisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation matérielle d'un réseau de neurones pour l'ordonnancement de tâches sur architectures multi-processeur hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium Architectures Nouvelles de Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650634v1</w:t>
+                <w:t xml:space="preserve">hal-00650642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral efficiency and energy efficiency of distributed space-time relaying models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin L. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Conference on Consumer Communications and Networking Conference (CCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Las Vegas, US, United States. pp.1088 -1092</w:t>
+              <w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746552v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Evaluation of Hopfield Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Spectral efficiency and energy efficiency of distributed space-time relaying models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCTA, International Conference on Neural Computation Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Conference on Consumer Communications and Networking Conference (CCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Las Vegas, US, United States. pp.1088 -1092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650633v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelism Level Impact on Energy Consumption in Reconfigurable Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bonamy</w:t>
+                <w:t xml:space="preserve">Parallel Evaluation of Hopfield Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom. pp.104-105</w:t>
+              <w:t xml:space="preserve">NCTA, International Conference on Neural Computation Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650631v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin L. Meunier</w:t>
+                <w:t xml:space="preserve">Parallelism Level Impact on Energy Consumption in Reconfigurable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00617720v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wakeup Time and Wakeup Energy Estimation in Power-Gated Logic Clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivek Tovinakere Dwarakanath</w:t>
+                <w:t xml:space="preserve">Evaluation de la précision en virgule fixe dans le cas des structures conditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin L. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on VLSI Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
+              <w:t xml:space="preserve">14th Symposium en Architecture (SympA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00554470v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacités spectrale et énergétique des systèmes de relais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Towards a power and energy efficient use of partial dynamic reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746562v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-Aware Adaptive Wake-Up-Interval for Preamble Sampling MAC Protocols of WSN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Exploitation du concept de tolérance aux fautes des réseaux de neurones pour la résolution de problèmes d'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Workshop on Cross-Layer Design (IWCLD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746555v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Energy Consumption Evaluation of Preamble Sampling MAC Protocols for WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23963,1513 +24011,1431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Como, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphic rendering application profiling on a shared memory MPSoC architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Ben Chehida</w:t>
+                <w:t xml:space="preserve">Efficacités spectrale et énergétique des systèmes de relais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2011 - Conference on Design and Architectures for Signal and Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747701v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Power and energy Efficient Use of Partial Dynamic Reconfiguration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+                <w:t xml:space="preserve">Traffic-Aware Adaptive Wake-Up-Interval for Preamble Sampling MAC Protocols of WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC/SiP (System On Chip - System In Package)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proc. of the International Workshop on Cross-Layer Design (IWCLD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650640v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hiérarchique pour l'optimisation de la précision des systèmes de traitement du signal utilisant l'arithmétique virgule fixe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthick Parashar</w:t>
+                <w:t xml:space="preserve">Graphic rendering application profiling on a shared memory MPSoC architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASIP 2011 - Conference on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2011.6136864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747603v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Algorithms for Word-length Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Wakeup Time and Wakeup Energy Estimation in Power-Gated Logic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Tovinakere Dwarakanath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">24th International Conference on VLSI Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00617718v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00554470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Regenerative Full Distributed Space-Time Codes in Cooperative Relaying Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Towards a Power and energy Efficient Use of Partial Dynamic Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE International Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Cancun, Mexico, France. pp.1529 - 1533</w:t>
+              <w:t xml:space="preserve">Colloque GDR SoC/SiP (System On Chip - System In Package)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746408v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-point Accuracy Evaluation in the Context of Conditional Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Approche hiérarchique pour l'optimisation de la précision des systèmes de traitement du signal utilisant l'arithmétique virgule fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ménard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">XXIIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747610v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation matérielle d'un réseau de neurones pour l'ordonnancement de tâches sur architectures multi-processeur hétérogènes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Novel Algorithms for Word-length Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hai Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Architectures Nouvelles de Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650642v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Recovery Technique for Coarse-Grained Reconfigurable Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Piestrak</w:t>
+                <w:t xml:space="preserve">Non-Regenerative Full Distributed Space-Time Codes in Cooperative Relaying Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cottbus, Germany</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE International Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Cancun, Mexico, France. pp.1529 - 1533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650599v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitter Architecture for the Evaluation of Beamforming Schemes in the IEEE 802.11n Standard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roy</w:t>
+                <w:t xml:space="preserve">Estimating Frequency Characteristics of Quantization Noise for Performance Evaluation of Fixed Point Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th annual IEEE Wireless and Microwave Technology (WAMI) Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2010, Aalborg, Denmark. pp.552-556</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00554474v1</w:t>
+                <w:t xml:space="preserve">inria-00534524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Design-Flow for the Generation of Ultra Low-Power WSN Node Architectures Based on Micro-Tasking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeel Pasha</w:t>
+                <w:t xml:space="preserve">A Coarse-Grain Reconﬁgurable Hardware Architecture for RVC-CAL-based Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 47th IEEE/ACM Design Automation Conference (DAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Anaheim, CA, USA, x-proceedings = yes, x-international-audience = yes, x-editorial-board = yes, x-in, United States. pp.693 - 698</w:t>
+              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00554202v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00554250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Performance Evaluation of Fixed-Point Systems with Un-Smooth Operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Analytical Approach for Analyzing Quantization Noise Effects on Decision Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1554-1557, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534527v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Fault-Tolerant Coarse-Grained Reconfigurable Architecture: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislaw Piestrak</w:t>
+                <w:t xml:space="preserve">A Novel Approach for Ultra Low-Power WSN Node Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Quality Electronic Design (ISQED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, San Jose, United States</w:t>
+              <w:t xml:space="preserve">IET Irish Signals and Systems Conference (ISSC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00480553v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00556844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization mode opportunities in fixed-point system design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francky Catthoor</w:t>
+                <w:t xml:space="preserve">PowWow: Power Optimized Hardware/Software Framework for Wireless Motes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Hannover, Germany. pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02089546v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00554827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization Mode Opportunities in Fixed-Point System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francky Catthoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25484,718 +25450,761 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010) (2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Aug 2011, Aalborg, Denmark. pp.542-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Ultra Low-Power WSN Node Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+                <w:t xml:space="preserve">Quantization mode opportunities in fixed-point system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francky Catthoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Irish Signals and Systems Conference (ISSC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, cork, Ireland</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00556844v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02089546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task placement for dynamic and partial reconfigurable architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowWow: Power Optimized Hardware/Software Framework for Wireless Motes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">A Complete Design-Flow for the Generation of Ultra Low-Power WSN Node Architectures Based on Micro-Tasking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Pasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Hannover, Germany. pp.229-233</w:t>
+              <w:t xml:space="preserve">Proc. of the 47th IEEE/ACM Design Automation Conference (DAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, CA, USA, x-proceedings = yes, x-international-audience = yes, x-editorial-board = yes, x-in, United States. pp.693 - 698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00554827v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00554202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Frequency Characteristics of Quantization Noise for Performance Evaluation of Fixed Point Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rocher</w:t>
+                <w:t xml:space="preserve">Transmitter Architecture for the Evaluation of Beamforming Schemes in the IEEE 802.11n Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Theriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Signal Processing Conference (EUSIPCO-2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th annual IEEE Wireless and Microwave Technology (WAMI) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Melbourne, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAMICON.2010.5461867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534524v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00554474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coarse-Grain Reconﬁgurable Hardware Architecture for RVC-CAL-based Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+                <w:t xml:space="preserve">Design of a Fault-Tolerant Coarse-Grained Reconfigurable Architecture: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislaw Piestrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carer</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Quality Electronic Design (ISQED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00554250v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00480553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Approach for Analyzing Quantization Noise Effects on Decision Operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Fast Performance Evaluation of Fixed-Point Systems with Un-Smooth Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Computer-Aided Design (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, San Jose, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00534522v1</w:t>
+                <w:t xml:space="preserve">inria-00534527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Methodology for Word-Length Optimization of Signal Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26246,51 +26255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative MIMO and Relay Association Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26380,51 +26389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le-Quang-Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Advanced Technologies for Communications (ATC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26449,64 +26458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System-Level Synthesis for Ultra Low-Power Wireless Sensor Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Pasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26544,51 +26553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative MISO and Relay Comparison in Energy Constrained Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26648,77 +26657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Probability Density Function of Quantization Noise in Fixed Point Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26750,2076 +26759,2080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme de Conception d'Architectures Reconfigurables Dynamiquement pour le Domaine du TSI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Cooperative strategies comparison for infrastructure and vehicle communications in CAPTIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Signal and Image Processing (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on ITS Telecommunication (ITST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00446927v1</w:t>
+                <w:t xml:space="preserve">inria-00450985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Distance Based Precoder for MIMO-OFDM Systems Using a 16-QAM Modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture optimisée de SVD pour le calcul d'un précodeur dans une chaine de transmission MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Tuong Ngo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Guillaume Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5</w:t>
+              <w:t xml:space="preserve">GRETSI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00450981v1</w:t>
+                <w:t xml:space="preserve">hal-00476446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra low-power FSM for control oriented applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeel Pasha</w:t>
+                <w:t xml:space="preserve">On-Line Monitoring of Random Number Generators for Embedded Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2009.5118446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00453945v1</w:t>
+                <w:t xml:space="preserve">inria-00446036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Operator Based Multimedia Embedded Processor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shafqat Khan</w:t>
+                <w:t xml:space="preserve">Arithmetic operators for on-the-fly evaluation of TRNGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00641-8_7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.826336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00432566v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00422143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Evaluation of FPGA-Based True Random Number Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Santoro</w:t>
+                <w:t xml:space="preserve">Flot d'ordonnancement pour architecture reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI, ISVLSI'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium en Architecture de machines (SympA'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00445943v1</w:t>
+                <w:t xml:space="preserve">inria-00450255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">xMAML: a Modeling Language for Dynamically Reconfigurable Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Toward Ultra Low-Power Hardware Specialization of a Wireless Sensor Network Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design: Architectures, Methods and Tools (DSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSD.2009.151⟩</w:t>
+              <w:t xml:space="preserve">Proc. of the 13th IEEE International Multitopic Conference, INMIC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Islamabad, Pakistan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMIC.2009.5383135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00446056v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect Explorer: A High-level Power Estimation Tool for On-Chip Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User Track of the Design Automation Conference, DAC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Ultra Low-Power Hardware Specialization of a Wireless Sensor Network Node</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+                <w:t xml:space="preserve">xMAML: a Modeling Language for Dynamically Reconfigurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 13th IEEE International Multitopic Conference, INMIC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INMIC.2009.5383135⟩</w:t>
+              <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design: Architectures, Methods and Tools (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.680 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2009.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779992v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00446056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flot d'ordonnancement pour architecture reconfigurable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">On-the-Fly Evaluation of FPGA-Based True Random Number Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en Architecture de machines (SympA'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI, ISVLSI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tampa, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2009.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00450255v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00445943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture optimisée de SVD pour le calcul d'un précodeur dans une chaine de transmission MIMO</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Ultra low-power FSM for control oriented applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Pasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.302</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Taipe, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476446v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00453945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Monitoring of Random Number Generators for Embedded Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Santoro</w:t>
+                <w:t xml:space="preserve">Plate-forme de Conception d'Architectures Reconfigurables Dynamiquement pour le Domaine du TSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Signal and Image Processing (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00446036v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00446927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic operators for on-the-fly evaluation of TRNGs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Minimum Distance Based Precoder for MIMO-OFDM Systems Using a 16-QAM Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures and Implementations XVIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00422143v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00450981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic precision scaling for low power WCDMA receiver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconfigurable Operator Based Multimedia Embedded Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shafqat Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009. ISCAS 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2009.5117721⟩</w:t>
+              <w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Karlsruhe, Germany. pp.39--49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00641-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432584v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Optimized Fixed-point WCDMA Receiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Hai Nam</w:t>
+                <w:t xml:space="preserve">Dynamic precision scaling for low power WCDMA receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO), Glascow, Scotland</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, 2009. ISCAS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan. pp.205-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2009.5117721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432581v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative strategies comparison for infrastructure and vehicle communications in CAPTIV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Design of Optimized Fixed-point WCDMA Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hai Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on ITS Telecommunication (ITST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO), Glascow, Scotland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00450985v1</w:t>
+                <w:t xml:space="preserve">inria-00432581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Directions in Interconnect Performance Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Modélisation, Estimation et Optimisation de la consommation des interconnexions dans les SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR SOC SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294132v1</w:t>
+                <w:t xml:space="preserve">hal-00294145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient space time combination technique for unsynchronized cooperative MISO transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+                <w:t xml:space="preserve">Bit Accurate Roundoff Noise Analysis of Fixed-point Linear Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 67th Vehicular Technology Conference (VTC Spring 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer-Aided Control Systems (CACSD 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San Antonio, United States. pp.607-612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CACSD.2008.4627366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00450967v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach of Coding to Improve Speed and Noise Tolerance of On-Chip Busses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Design and Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00446626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit Accurate Roundoff Noise Analysis of Fixed-point Linear Controllers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Novel Cross-Transition Elimination Technique Improving Delay and Power Consumption for On-Chip Buses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer-Aided Control Systems (CACSD 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation. PATMOS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lisbonne, Portugal. pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459266v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy reduction in wireless system by dynamic adaptation of the ﬁxed-point speciﬁcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hai Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28834,303 +28847,312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Cross-Transition Elimination Technique Improving Delay and Power Consumption for On-Chip Buses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">New Directions in Interconnect Performance Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation. PATMOS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345737v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Artificial Neural Network Model for Task Scheduling on Reconfigurable SoC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Efficient space time combination technique for unsynchronized cooperative MISO transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.92-99</w:t>
+              <w:t xml:space="preserve">IEEE 67th Vehicular Technology Conference (VTC Spring 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marina Bay, Singapore. pp.629-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00450262v1</w:t>
+                <w:t xml:space="preserve">inria-00450967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOREA : A Memory-Oriented Reconfigurable Embedded Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29181,51 +29203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of transmission synchronization error and cooperative reception techniques on the performance of cooperative MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29270,502 +29292,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00450970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative communications between vehicles and intelligent road signs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quémerais</w:t>
+                <w:t xml:space="preserve">Reconfigurable Artificial Neural Network Model for Task Scheduling on Reconfigurable SoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2008 "8th International Conference on ITS Telecommunications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. P1.7 (5 p.) - Session V2I &amp; MANET</w:t>
+              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403003v1</w:t>
+                <w:t xml:space="preserve">inria-00450262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dynamic Reconfiguration for Multi-context Embedded FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Cooperative communications between vehicles and intelligent road signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Symposium on Integrated Circuits and System Design, SBCCI'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITST 2008 "8th International Conference on ITS Telecommunications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Phuket, Thailand. P1.7 (5 p.) - Session V2I &amp; MANET</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00446064v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, Estimation et Optimisation de la consommation des interconnexions dans les SOC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
+                <w:t xml:space="preserve">Efficient Dynamic Reconfiguration for Multi-context Embedded FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC SIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Annual Symposium on Integrated Circuits and System Design, SBCCI'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gramado, Brazil. pp.210-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1404371.1404428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294145v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00446064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et estimation de la consommation des interconnexions dans les SOC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Hardware Task Scheduling for Heterogeneous SoC Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Benkermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.121</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169256v1</w:t>
+                <w:t xml:space="preserve">inria-00536691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roundoff Noise Analysis of Finite Wordlength Realizations with the Implicit State-Space Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29780,1270 +29789,1240 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Signal Processing Conference (EUSIPCO'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00459286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une implémentation matérielle d'un réseau de neurones pour le service d'ordonnancement des tâches au sein d'un SoC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Modélisation et estimation de la consommation des interconnexions dans les SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">FTFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536702v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Interconnection Networks in Massively Parallel Processor Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kupriyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hannig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrij Kissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Teich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Architecture of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Accuracy Evaluation of Fixed-Point Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ménard</w:t>
+                <w:t xml:space="preserve">Vers une implémentation matérielle d'un réseau de neurones pour le service d'ordonnancement des tâches au sein d'un SoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.999-1003</w:t>
+              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00454534v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation analytique de la précision des systèmes en virgule fixe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Analytical Accuracy Evaluation of Fixed-Point Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.999-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00451422v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00454534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Network Model for Real-Time Scheduling on Heteregeneous SoC Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Evaluation analytique de la précision des systèmes en virgule fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, United States</w:t>
+              <w:t xml:space="preserve">21ème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536722v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00451422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise model for Accuracy Constraint Determination in Fixed-Point Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Rocher</w:t>
+                <w:t xml:space="preserve">A Neural Network Model for Real-Time Scheduling on Heteregeneous SoC Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00459290v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Task Scheduling for Heterogeneous SoC Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Noise model for Accuracy Constraint Determination in Fixed-Point Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing DASIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536691v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00459290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point Configurable Hardware Components for Adaptive Filters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ménard</w:t>
+                <w:t xml:space="preserve">Interconnexions et consommation: où en sommes nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Kos Island, Greece. pp.57-60</w:t>
+              <w:t xml:space="preserve">MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, LORIENT, France. pp.Interconnexions et consommation: où en sommes nous?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00455568v1</w:t>
+                <w:t xml:space="preserve">hal-00169249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnexions et consommation: où en sommes nous?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+                <w:t xml:space="preserve">Fixed-Point Configurable Hardware Components for Adaptive Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, LORIENT, France. pp.Interconnexions et consommation: où en sommes nous?</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Kos Island, Greece. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169249v1</w:t>
+                <w:t xml:space="preserve">inria-00455568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Design of Massively Parallel Embedded Processor Architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de l'interconnexion des mémoires dans un contexte de système intégré multi-processeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hritam Dutta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lahcene Abdelouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First ReCoSoc workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083717v1</w:t>
+                <w:t xml:space="preserve">inria-00000675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'architecture sur FPGA sous contrainte de précision des calculs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, France. pp.100-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy evaluation of fixed-point APA algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31058,299 +31037,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00482702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de l'interconnexion des mémoires dans un contexte de système intégré multi-processeurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chillet</w:t>
+                <w:t xml:space="preserve">Data wordlength optimization for FPGA synthesis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems Design and Implementationn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPS.2005.1579941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000675v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00482912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data wordlength optimization for FPGA synthesis,</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-Design of Massively Parallel Embedded Processor Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hannig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hritam Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kupriyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Teich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schaffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems Design and Implementationn</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First ReCoSoc workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00482912v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype MIMO temps réel pour l'UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taofik Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31382,461 +31391,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSP Code Generation with Optimized Data Word-Length Selection</w:t>
-[...40 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compiler and system techniques for SOC distributed reconfigurable accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b99901⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Keryell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.293-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482942v1</w:t>
+                <w:t xml:space="preserve">hal-00083035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic sqnr determination in non-linear and non-recursive fixed-point systems</w:t>
+                <w:t xml:space="preserve">DSP Code Generation with Optimized Data Word-Length Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII. European Signal Processing Conference (EUSIPCO 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Software and Compilers for Embedded Systems SCOPES 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b99901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00482941v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00482942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy evaluation of fixed-point LMS algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Automatic sqnr determination in non-linear and non-recursive fixed-point systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Scalart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics, Speech, and Signal Processing, 2004. Proceedings. (ICASSP '04). IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XII. European Signal Processing Conference (EUSIPCO 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00482940v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00482941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiler and system techniques for SOC distributed reconfigurable accelerators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy evaluation of fixed-point LMS algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics, Speech, and Signal Processing, 2004. Proceedings. (ICASSP '04). IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00083035v1</w:t>
+                <w:t xml:space="preserve">inria-00482940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient implementation of a rake receiver on the TMS320C64x</w:t>
               </w:r>
@@ -31848,64 +31857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32255,51 +32264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fixed-point DSP architecture on computation accuracy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32337,90 +32346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of behavioral level virtual components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32932,51 +32941,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comet: a RISC-V Core Synthesized from C++ Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rokicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33116,303 +33125,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Power Loads from Partial Appliance States</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The INRIA ZEP project: NVRAM and Harvesting for Zero Power Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Miro-Panades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NILM 2018 - 4th International Workshop on Non-Intrusive Load Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Austin, United States</w:t>
+              <w:t xml:space="preserve">NVMW 2018 - 10th Annual Non-Volatile Memories Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Diego, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941877v1</w:t>
+                <w:t xml:space="preserve">hal-01941766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRIA ZEP project: NVRAM and Harvesting for Zero Power Computations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating Power Loads from Partial Appliance States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NVMW 2018 - 10th Annual Non-Volatile Memories Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Diego, United States. pp.1</w:t>
+              <w:t xml:space="preserve">NILM 2018 - 4th International Workshop on Non-Intrusive Load Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941766v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'un NoC optique au sein d'une architecture multi-coeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dung Pham Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33588,64 +33597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER: Wavelength Allocation for Efficient Communications on Optical Network-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiating Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33709,64 +33718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Fixed-Point Embedded Systems (defis) French ANR Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33963,90 +33972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error recovery technique for coarse-grained reconfigurable architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislaw J. Piestrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34090,161 +34099,131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations in Deep Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+                <w:t xml:space="preserve">General Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approximate Computing Techniques - From Component- to Application-Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.467-512, 2022, 978-3-030-94704-0. </w:t>
+              <w:t xml:space="preserve">Approximate Computing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494874v1</w:t>
+                <w:t xml:space="preserve">hal-04217760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customizing Number Representation and Precision</w:t>
               </w:r>
@@ -34315,200 +34294,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Menard</w:t>
+                <w:t xml:space="preserve">Approximations in Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approximate Computing Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, 2022, </w:t>
+              <w:t xml:space="preserve">Approximate Computing Techniques - From Component- to Application-Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.467-512, 2022, 978-3-030-94704-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217760v1</w:t>
+                <w:t xml:space="preserve">hal-03494874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Finite Word-Length Effects in Fixed-Point Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caffarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34572,77 +34581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-point refinement of digital signal processing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Caffarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34806,77 +34815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping for Video Coding over Flexible Radio Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Yviquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34918,51 +34927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Latency Tradeoff of Opportunistic Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35275,51 +35284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures reconfigurables FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies logicielles Architectures des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H 1 196, Techniques de l'Ingénieur, pp.1-22, 2012</w:t>
@@ -35361,51 +35370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANN: A Reconfigurable Artificial Neural Network Model for Task Scheduling on Reconfigurable System-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35606,77 +35615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Device for Programming a FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 14305143.1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35694,90 +35703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 0851672. 2008, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35922,64 +35931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36023,64 +36032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Parashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36098,90 +36107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip interconnects energy consumption: High-level estimation and architectural optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36199,90 +36208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnect Explorer: a High-Level Estimation Tool for On-Chip Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36720,51 +36729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim M Al-Hasan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3667896" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyan Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3797041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Kashikar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Sinha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Bhade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Cavagnero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciccone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Averta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2023.3307607" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafail Psiakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03865253v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Esteban Rodriguez Condia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3222293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3044910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3025063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Catthoor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397268" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02747622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2857300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2018.2852005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiating Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Killian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debicki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Christmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahtab Alam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nhan Le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2787512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Nhan Le" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2472566" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Stephane Ouedraogo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-164" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.01.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed M. A. H. Jafri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J. Piestrak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.12.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MQ4PS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Nagaraj Parashar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2013.2292510" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quang-Vinh Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00832354v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann R J Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2248353" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stripf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Becker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Rauwerda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL2C7LTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Naud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2188938" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Pasha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071356.2071358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caffarena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lopez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Alam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2012.2187243" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Nam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/906350" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741560v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek D. Tovinakere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2011.1159" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650650v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eiche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.01.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZQRDL7P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/265083" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Duc Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2118754" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Piestrak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438322v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Philippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2009.11.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89PZ6SPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/562326" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267248v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2008.152" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450263v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grace" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459231v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.923279" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459212v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96421" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455557v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008191708726" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6RKG2FH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Errabii" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949886v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pradels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120223v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lomet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882989v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Ali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemieux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04689673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Calloch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595865" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o de la Fuente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Remars" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557870" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380270v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungah LEE" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO58975.2024.10521057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coqueret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549245v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coggiola" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES60062.2024.00009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252197v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bruno" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EDHPC59100.2023.10396014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04294305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungah Lee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galizzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EDHPC59100.2023.10396136" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397673v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00062" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887681v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320434v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605764.3623903" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04047058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.15" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Phu Ha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Tatsumi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline White" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689954v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allenet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00315" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485386v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Helen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774541" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697265v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652138v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923506v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Nikolaou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodriguez-Ferrandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kosmidis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI54635.2022.00071" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119548v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494256v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Xie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494932v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI49217.2020.00067" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387232v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394902v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ortiz Sosa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00111" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941860v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714899" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303453v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941862v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gueguen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714932" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394890v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313231.3352373" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02183936v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940358v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715077" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02183527v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394920v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8706021" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344282v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394911v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02183945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Matoussi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941764v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937350v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dung Pham" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681477" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2018.8512165" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804927v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351278" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423147v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barrois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date.2017.7926979" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495468v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Killian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416958v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elantably" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Pham" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Killian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.75" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Pham Van" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633785v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Dorai" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Dubois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633723v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633725v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Budhwani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengarajan Ragavan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633778v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010170" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417665v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cherubin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lasri" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633782v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253494v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Parashar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406341v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O 'Connor" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416945v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.13" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293506v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406355v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406347v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341156v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huriaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414341v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412835v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089319v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096537v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Jiating" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241858v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315770v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT4D.3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193179v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Dinh Ma" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196987v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182118" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289957v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253514v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Chien Le" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2015.7134052" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253513v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182064" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253512v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163581v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299414" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316911v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2015.7340175" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185737v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Janssen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Schwiegelshohn" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Koedam" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Masing" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175917v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cladera" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175920v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119109v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhongwei" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100334v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.17" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097062v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Didioui" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolynn Bernier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070549v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084781v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017184v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927494" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952567" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017185v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Tovinakere Dwarakanath" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.68" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069099v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675683.2675687" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095207v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deest" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931572v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931775v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674770" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921315v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666406" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921370v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Moussawi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2013.6648190" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931628v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adeel Ahmed Pasha" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931445v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Udupa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655326" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922785v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931828v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Long Nguyen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921309v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931542v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764554v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-N. Le" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.107" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921329v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534208.2534221" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921320v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534208.2534227" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931530v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6691838" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921284v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931831v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666409" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876141v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931782v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Broekaert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921421v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.64" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863361v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876132v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931772v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504192" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833554v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Bhatnagar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764596v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752642v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huebner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752615v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Goulas" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Alefragis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos S. Voros" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Valouxis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Gogos" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752644v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegl" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koenig" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741611v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416772" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764530v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764520v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752606v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741558v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2012.8" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741728v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchesan Almeida" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Becker" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650638v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981540" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650634v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746552v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650633v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650631v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554470v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746562v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746555v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Alam" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746553v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747701v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l David" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2011.6136864" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650640v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747603v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617718v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746408v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650642v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pasturel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650599v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554474v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Theriault" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2010.5461867" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554202v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534527v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480553v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jafri" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089546v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534526v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556844v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536714v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554827v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534524v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554250v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaumin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534522v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495520" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432590v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554842v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554851v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554204v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554835v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493688" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534529v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446927v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450981v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuong Ngo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453945v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432566v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevobbe" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TWP471C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445943v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2009.33" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446056v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.151" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417246v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779992v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2009.5383135" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450255v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476446v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446036v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5118446" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422143v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826336" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432584v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Nguyen" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5117721" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432581v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450985v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294132v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540228" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450967v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446626v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459266v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2008.4627366" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459278v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345737v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450262v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450261v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450970v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403003v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Astier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446064v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404428" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294145v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169256v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459286v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536702v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536724v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hannig" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Kissler" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454534v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451422v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536722v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536691v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Benkermi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455568v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169249v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083717v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hritam Dutta" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schaffer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000853v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482702v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000675v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Abdelouel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482912v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2005.1579941" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000844v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofik Sa&#239;di" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482942v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99901" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482941v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482940v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327091" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482939v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guitton" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292363" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482913v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005356" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482916v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581630.581674" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482931v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482919v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077881v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918829v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Benzakki" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bourguerba" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885663v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903370v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941877v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941766v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Berthou" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655420v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809560v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406328v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2810122" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494868v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657973v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494874v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_15" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494872v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_2" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04217760v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941888v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91734-4_29" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941898v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900174v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32903-1_261-1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095887v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742127v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742125v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931675v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742126v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716772v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480545v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423133v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099866v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267251v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491936v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423184v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253496v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417253v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294146v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287838v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527948v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyi Zhou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamim M Al-Hasan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3667896" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyan Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3797041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Kashikar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Sinha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Bhade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paturel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Cavagnero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciccone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Averta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2023.3307607" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03865253v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Esteban Rodriguez Condia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885490v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafail Psiakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmei Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2022.3222293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3044910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3025063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Catthoor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397268" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02747622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2857300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2018.2852005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiating Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Killian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Beux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-018-0783-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.000D42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heitzmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debicki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Christmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.09.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahtab Alam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Nhan Le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pegatoquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2472566" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Nhan Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2787512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Nagaraj Parashar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2013.2292510" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Stephane Ouedraogo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941532v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lengl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2319248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed M. A. H. Jafri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw J. Piestrak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95MQ4PS6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stripf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Oey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Becker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Rauwerda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2013.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL2C7LTL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743415v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Naud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00832354v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann R J Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Quang-Vinh Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2248353" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caffarena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Pasha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071356.2071358" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2188938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Alam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2012.2187243" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742144v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Nam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/906350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/265083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Duc Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2011.2118754" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek D. Tovinakere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2011.1159" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650650v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eiche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.01.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZQRDL7P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480561v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Piestrak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Philippe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2009.11.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89PZ6SPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480542v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.923279" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/242584" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/562326" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2008.152" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grace" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459212v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP/2006/96421" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455557v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008191708726" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6RKG2FH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372642v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Errabii" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882989v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Ali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392504v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pradels" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949886v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120223v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lomet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11117043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549548v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380270v3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676665v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o de la Fuente" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Remars" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10557870" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04689673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Calloch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595865" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gernigon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coggiola" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bruno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595895" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04423185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungah LEE" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO58975.2024.10521057" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785343v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coqueret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES60062.2024.00009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605764.3623903" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04047058v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397673v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00062" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252197v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EDHPC59100.2023.10396014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04294305v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungah Lee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galizzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EDHPC59100.2023.10396136" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885240v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Phu Ha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.15" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087375v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03689954v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allenet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Briand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bichler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00315" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885471v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Tatsumi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline White" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697265v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Helen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Coulon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774541" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03652138v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923506v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Nikolaou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodriguez-Ferrandez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kosmidis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903347v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI54635.2022.00071" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dupuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417026" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494256v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Xie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494932v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI49217.2020.00067" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387232v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02344282v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394911v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rokicki" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02183945v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Matoussi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Molnos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941862v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gueguen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714932" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303453v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02183936v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394890v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ortiz Sosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313231.3352373" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941860v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714899" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394902v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00111" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940358v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8715077" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02183527v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAS.2019.8706021" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937350v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dung Pham" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681477" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804927v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351278" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941761v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2018.8512165" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633782v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633785v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Dorai" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Dubois" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barrois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655417v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Pham Van" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Killian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.75" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416958v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elantably" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D D Pham" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Killian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495468v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423147v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/date.2017.7926979" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar Budhwani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rengarajan Ragavan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633778v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010170" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633790v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cherubin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agosta" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lasri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414341v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O 'Connor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416945v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.13" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406355v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293506v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406341v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253494v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Parashar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341156v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huriaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Tessier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406347v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309175v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.Tu3K.3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119109v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulery" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhongwei" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175920v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cladera" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162391v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249101" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193179v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Dinh Ma" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196987v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182118" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289957v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163581v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2015.7299414" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253513v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182064" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253512v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253514v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Chien Le" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2015.7134052" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Jiating" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241858v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315770v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2015.SpT4D.3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089319v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316911v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECC.2015.7340175" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185737v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Janssen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fynn Schwiegelshohn" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Koedam" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Masing" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095207v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Deest" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017184v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927494" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097607v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952567" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084781v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.44" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100334v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.17" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070549v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097062v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Didioui" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolynn Bernier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017185v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Tovinakere Dwarakanath" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.68" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069099v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675683.2675687" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931772v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2013.6504192" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833554v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Bhatnagar" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931628v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adeel Ahmed Pasha" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921370v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Moussawi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2013.6648190" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931445v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Udupa" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655326" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931542v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921309v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922785v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931828v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Long Nguyen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931775v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674770" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921315v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666406" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921329v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534208.2534221" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764554v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-N. Le" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.107" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921320v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534208.2534227" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931530v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2013.6691838" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921284v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931831v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666409" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876141v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931782v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Broekaert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921421v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.64" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863361v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876132v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752606v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741558v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSN.2012.8" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741728v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Millet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marchesan Almeida" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huebner" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Becker" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752644v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruckschloegl" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koenig" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752642v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752615v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Goulas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiotis Alefragis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos S. Voros" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Valouxis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Gogos" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764596v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741611v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416772" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764530v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764520v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650599v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650642v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pasturel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747610v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Naud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin L. Meunier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746552v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650633v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650631v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617720v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naud Jean-Charles" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650638v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981540" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650634v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746553v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Alam" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746562v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746555v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747701v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Texier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l David" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Chehida" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2011.6136864" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554470v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650640v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747603v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617718v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746408v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534524v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554250v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaumin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534522v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495520" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556844v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554827v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534526v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02089546v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536714v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554202v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554474v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Theriault" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2010.5461867" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480553v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jafri" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534527v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432590v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554842v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Linh" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554851v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554204v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554835v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2010.5493688" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534529v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450985v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476446v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446036v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5118446" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422143v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.826336" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450255v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779992v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2009.5383135" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417246v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446056v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2009.151" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445943v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2009.33" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453945v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446927v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450981v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuong Ngo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432566v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevobbe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00641-8_7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7TWP471C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432584v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Nguyen" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2009.5117721" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432581v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294145v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459266v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD.2008.4627366" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446626v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345737v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459278v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294132v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540228" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450967v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450261v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450970v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450262v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403003v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;merais" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Astier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446064v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404371.1404428" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536691v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Benkermi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459286v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169256v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536724v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kupriyanov" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hannig" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Kissler" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536702v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454534v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451422v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536722v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459290v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169249v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455568v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000675v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Abdelouel" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000853v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482702v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482912v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2005.1579941" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083717v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hritam Dutta" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schaffer" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000844v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taofik Sa&#239;di" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482942v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99901" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482941v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482940v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327091" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482939v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guitton" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292363" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482913v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2002.1005356" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482916v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/581630.581674" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482931v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482919v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077881v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918829v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Benzakki" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bourguerba" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03885663v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903370v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941766v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Berthou" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941877v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655420v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809560v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406328v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2810122" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494868v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657973v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04217760v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494872v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_2" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494874v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_15" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941888v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91734-4_29" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941898v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900174v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32903-1_261-1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095887v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742127v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742125v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931675v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742126v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716772v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00480545v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423133v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099866v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267251v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491936v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423184v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253496v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417253v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294146v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287838v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>