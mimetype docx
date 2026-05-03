--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier-serge candau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau (Centre de recherches et de ressources en éducation et en formation, EA-4538).Maître de conférences en sciences du langage à l'Université des Antilles.Site professionnel  :oliviersergecandau.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-serge-candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2400-1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186385110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l’étude de textes anciens : avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 61 (2), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.612.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ombre et lumière : quelques mots sur le génie de la langue créole&amp;quot;, Olivier-Serge Candau &amp; Béatrice Jeannot (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, LXI (2), https://www.silf-la-linguistique.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l'étude de textes anciens : avant propos, Olivier-Serge Candau & Béatrice Jeannot-Fourcaud (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique. Revue de la Société internationale de linguistique fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, LXI (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voice Of The Habitation In Père Labat’s Voyage Aux îles françaises de L’ Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), https://www.asjp.cerist.dz/en/article/250274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMINISATION DE LA LANGUE : UN DEBAT LINGUISTIQUE ? LECTURE CROISEE DES DISCOURS DE L'ACADÉMIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout-à-la-fois poëtes & musiciens » : lire le Voyage à la Martinique de Thibault de Chanvalon avec Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Corre ou La Fabrique de la langue. Essai sur une poétique du créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de l’habitation dans le Voyage aux îles françaises de l’Amérique du père Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-3, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la voix des esclaves avec Médéric Louis-Élie Moreau de Saint-Méry et Jean-Jacques Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/etudescaribeennes/28169. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.28169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps : René Maran, lecteur de Marc-Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 | 1-2, journals.openedition.org/etudescreoles/940. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aventure graphique du |r|. Le Traitement du |r| dans le corpus martiniquais d'Elsie Clews Parsons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Études créoles, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 | 1-2, http://journals.openedition.org/etudescreoles/766. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait d’union : une trace interlectale ? Étude comparée de Pays rêvé, pays réel et L’Ancêtre en Solitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ah never see dat ». Description linguistique des formes d’anglais non standard dans le récit Big Rock de Robert Romney (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’Écriture de la double entente. Étude de la composition interlinguistique (créole et français) dans le récit de Simone et d’André Schwarz-Bart (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des noms d’auteurs africains dans le discours de Macron du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.28-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois des contes en contextes : retour sur une expérimentation au primaire en Guadeloupe et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamprini Chartofylaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cultures, contextes et apprentissages à distance, 11, pp.67-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet comme expression de soi : exemple d'un atelier artistique d'expression plurilingue en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, modes et aspect en français et en créole. Approche comparée d’un extrait de l’Étranger d’Albert Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Bolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions plurilingues et situation collaborative : l’exemple de lycéens saint-martinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Didactique des langues en contexte 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual interactions in a collaborative situation : The example of high school students on St Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l’exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, https://tipa.revues.org/1501. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l'exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation pédagogique en milieu multilingue : l’exemple des alternances codiques dans l’accompagnement personnalisé à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sens et identités en construction : dynamiques des représentations : 1er volet, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Code-Switching Markers be used to establish Suitable Teaching Methods ? The New Challenge of the Pilot Primary Schools in the French Overseas Collectivity, St. Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interplay : A journal of Languages, Linguistics and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation en milieu plurilingue : l’exemple de la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du Français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie Créole/Français. Analyses de productions orales et écrites et incidences sur les plans pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie créole-français. Analyses de productionns orales et écrites et incidences sur les plans pédagogiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.10-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l'Observatoire des Pratiques Langagières Actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Université Sorbonne-Nouvelle, Université de Genève, Université d'État d'Haiti, Apr 2025, Pointe-à-Pitre et Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Rousseau à Moreau de Saint-Méry : discours sur l'origine et les fondements de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre. Dialogue interdisciplinaires autour de l'intersexualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Recherche, Université Sorbonne-Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre et faire entendre la parole des Caraïbes insulaires au XVIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naviguer sur les eaux, les langues et les cultures dans l’espace caribéen et atlantique : Confluences et convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association allemande des francoromanistes, Sep 2024, Passau, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du climat, des esclaves et du créole aux Antilles au XVIIIe siècle. Lecture de Moreau de Saint-Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles et Biodiversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Dec 2024, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire ou la saveur des mots créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryse Condé. La traversée des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Olivier-Serge Candau et Emeline Pierre, Jun 2024, Les Abymes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution : le mirage de l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues et de cultures dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colef, Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution. L’exemple de Salikoko Mufwene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Vitalismes linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la bouche de Solitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1972-2022. 50 ans entre ombre et lumière. La Mulâtresse Solitude d’André Schwarz-Bart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Dec 2022, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les esclaves dans la chronique du Père Labat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Histoire en terre(s) coloniale(s) et post-coloniales(s). Décryptage à partir des Antilles et des Guyane(s) (XIXe-XXXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire caribéen de sciences sociales, Jun 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français une langue-monde ? Étude des mentions de noms d’auteurs dans le discours du président Macron pour la stratégie sur la langue française du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e symposium international « La Langue pour une communication internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Département d’études anglaises et le Centre de la linguistique appliquée en coopération avec le Département d’études romanes et la Faculté des sciences humaines de l’Université de Lettonie, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’écriture de la double entente. Étude de la diglossie créole et français dans le récit de Simone et d’André Schwarz-Bart (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des noms : un débat purement linguistique ? Étude des mécanismes référentiels de la désignation dans le bloc-notes d’un académicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès des francoromanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Osnabrueck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prédication en français et en créole : l’exemple du cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque International des Études Créoles « Mondes créoles, Langues créoles, Développement : enjeux éducatifs, culturels et économiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Seychelles, Oct 2018, Mahé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le réel en créole, l’exemple de Moun-Andéwò a de Confiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque international des études créoles, Pourquoi étudier les langues, cultures et sociétés créoles aujourd’hui ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie-Mahault, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alternances de langues en accompagnement personnalisé : des situations éducatives aux processus interactionnels, l’exemple de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction/ Déconstruction des identités linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger, partager et apprendre en alternant les langues : lecture des processus interactionnels et des stratégies discursives à l’œuvre lors d’échanges de lycéens plurilingues en classe dans la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir pour apprendre les langues aujourd’hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française 8e édition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de langue française, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme Congrès Mondial de Linguistique Française – CMLF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Allemagne. pp.901 - 913, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie, aux portes de la Caraïbe ? Complexité du processus d’enseignement-apprentissage du français : effets de contextualisation sur les enjeux didactiques en milieu exolingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de la compétence plurilingue et pluriculturelle des apprenants : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bouzaréah, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux discursifs et les pratiques professionnelles en milieu plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres internationales de l’Interactionnisme socio-discursif « Activités, textes et langues : leur dynamique interactive et ses effets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire dans l’interlangue : perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques : un vecteur d’apprentissage ? Analyse des formulations transcodiques en séances ordinaire et bilangues dans une Clin à l’école élémentaire de Sandy-Ground à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualisations didactiques : états des lieux, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix créoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bouchaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. 2025, Hors collection, 97910951777722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bouchaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires des Antilles, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale d'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340065062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale de leçon, français et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340063884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Sciences et de technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Chahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L’Épreuve d'Histoire-Géographie et d’E.M.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite d'Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fortict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Lise Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Taxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture en canon au canon de l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turiault, portrait de l'écrivain en plagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-232, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des langues régionales dans la réforme du collège de 2015 : vers une didactisation possible du parler saint-martinois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) construire dans l’interlangue: perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques en contexte scolaire multilingue : un vecteur d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, effets de contexte et didactique des langues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.237-269, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier-serge candau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau (Centre de recherches et de ressources en éducation et en formation, EA-4538).Maître de conférences en sciences du langage à l'Université des Antilles.Site professionnel  :oliviersergecandau.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-serge-candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2400-1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186385110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot;, Le créole du XIXe au XXe siècle : entre langue, culture et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kréolistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphore de l’évolution. Relire The Ecology of Language: some evolutionary perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kréolistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ombre et lumière : quelques mots sur le génie de la langue créole&amp;quot;, Olivier-Serge Candau &amp; Béatrice Jeannot (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, LXI (2), https://www.silf-la-linguistique.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Odacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l'étude de textes anciens : avant propos, Olivier-Serge Candau & Béatrice Jeannot-Fourcaud (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique. Revue de la Société internationale de linguistique fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, LXI (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l’étude de textes anciens : avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 61 (2), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.612.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voice Of The Habitation In Père Labat’s Voyage Aux îles françaises de L’ Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), https://www.asjp.cerist.dz/en/article/250274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMINISATION DE LA LANGUE : UN DEBAT LINGUISTIQUE ? LECTURE CROISEE DES DISCOURS DE L'ACADÉMIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Corre ou La Fabrique de la langue. Essai sur une poétique du créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout-à-la-fois poëtes & musiciens » : lire le Voyage à la Martinique de Thibault de Chanvalon avec Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de l’habitation dans le Voyage aux îles françaises de l’Amérique du père Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la voix des esclaves avec Médéric Louis-Élie Moreau de Saint-Méry et Jean-Jacques Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/etudescaribeennes/28169. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.28169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps : René Maran, lecteur de Marc-Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 | 1-2, journals.openedition.org/etudescreoles/940. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aventure graphique du |r|. Le Traitement du |r| dans le corpus martiniquais d'Elsie Clews Parsons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Études créoles, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 | 1-2, http://journals.openedition.org/etudescreoles/766. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait d’union : une trace interlectale ? Étude comparée de Pays rêvé, pays réel et L’Ancêtre en Solitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ah never see dat ». Description linguistique des formes d’anglais non standard dans le récit Big Rock de Robert Romney (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’Écriture de la double entente. Étude de la composition interlinguistique (créole et français) dans le récit de Simone et d’André Schwarz-Bart (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des noms d’auteurs africains dans le discours de Macron du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.28-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois des contes en contextes : retour sur une expérimentation au primaire en Guadeloupe et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamprini Chartofylaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cultures, contextes et apprentissages à distance, 11, pp.67-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet comme expression de soi : exemple d'un atelier artistique d'expression plurilingue en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, modes et aspect en français et en créole. Approche comparée d’un extrait de l’Étranger d’Albert Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Bolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions plurilingues et situation collaborative : l’exemple de lycéens saint-martinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Didactique des langues en contexte 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual interactions in a collaborative situation : The example of high school students on St Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l’exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, https://tipa.revues.org/1501. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l'exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation pédagogique en milieu multilingue : l’exemple des alternances codiques dans l’accompagnement personnalisé à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sens et identités en construction : dynamiques des représentations : 1er volet, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Code-Switching Markers be used to establish Suitable Teaching Methods ? The New Challenge of the Pilot Primary Schools in the French Overseas Collectivity, St. Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interplay : A journal of Languages, Linguistics and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation en milieu plurilingue : l’exemple de la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie créole-français. Analyses de productionns orales et écrites et incidences sur les plans pédagogiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.10-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du Français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie Créole/Français. Analyses de productions orales et écrites et incidences sur les plans pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la recherche en créolistique : la question des &amp;quot;counter-data&amp;quot; dans le programme CREOLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche – Université des Antilles Territoires caribéens : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2026, Pointe-à-Pitre (97110), Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et Recherche des Expressions Orales et Linguistiques Émergentes dans les Créoles de la Caraïbe du XVIIe au XIXe Siècle (CREOLES) 2026-2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche – Université des Antilles Territoires caribéens : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2026, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme : quel rapport à la norme et à la variation langagières ? L’exemple du programme de recherche BERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l’Observatoire des Pratiques Langagières Actuelles, « Le Français en contact et en contexte(s) : perspectives linguistiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, AFLS, 2026, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Rousseau à Moreau de Saint-Méry : discours sur l'origine et les fondements de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre. Dialogue interdisciplinaires autour de l'intersexualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Recherche, Université Sorbonne-Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l'Observatoire des Pratiques Langagières Actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Université Sorbonne-Nouvelle, Université de Genève, Université d'État d'Haiti, Apr 2025, Pointe-à-Pitre et Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme : quel rapport à la norme et à la variation langagières ? L’exemple du programme de recherche BERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l’Observatoire des Pratiques Langagières Actuelles, « Le Français en contact et en contexte(s) : perspectives linguistiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspe de la Guadeloupe, Université des Antilles, 2025, Les Abymes, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Arbre Sec ou le défi des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse. L’errance enracinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot (Université des Antilles); Memorial Acte, 2025, Pointe-à-Pitre (97110), Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre et faire entendre la parole des Caraïbes insulaires au XVIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naviguer sur les eaux, les langues et les cultures dans l’espace caribéen et atlantique : Confluences et convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association allemande des francoromanistes, Sep 2024, Passau, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du climat, des esclaves et du créole aux Antilles au XVIIIe siècle. Lecture de Moreau de Saint-Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles et Biodiversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Dec 2024, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire ou la saveur des mots créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryse Condé. La traversée des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Olivier-Serge Candau et Emeline Pierre, Jun 2024, Les Abymes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution : le mirage de l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues et de cultures dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colef, Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution. L’exemple de Salikoko Mufwene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Vitalismes linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la bouche de Solitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1972-2022. 50 ans entre ombre et lumière. La Mulâtresse Solitude d’André Schwarz-Bart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Dec 2022, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les esclaves dans la chronique du Père Labat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Histoire en terre(s) coloniale(s) et post-coloniales(s). Décryptage à partir des Antilles et des Guyane(s) (XIXe-XXXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire caribéen de sciences sociales, Jun 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français une langue-monde ? Étude des mentions de noms d’auteurs dans le discours du président Macron pour la stratégie sur la langue française du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e symposium international « La Langue pour une communication internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Département d’études anglaises et le Centre de la linguistique appliquée en coopération avec le Département d’études romanes et la Faculté des sciences humaines de l’Université de Lettonie, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’écriture de la double entente. Étude de la diglossie créole et français dans le récit de Simone et d’André Schwarz-Bart (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des noms : un débat purement linguistique ? Étude des mécanismes référentiels de la désignation dans le bloc-notes d’un académicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès des francoromanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Osnabrueck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prédication en français et en créole : l’exemple du cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque International des Études Créoles « Mondes créoles, Langues créoles, Développement : enjeux éducatifs, culturels et économiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Seychelles, Oct 2018, Mahé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alternances de langues en accompagnement personnalisé : des situations éducatives aux processus interactionnels, l’exemple de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction/ Déconstruction des identités linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le réel en créole, l’exemple de Moun-Andéwò a de Confiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque international des études créoles, Pourquoi étudier les langues, cultures et sociétés créoles aujourd’hui ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie-Mahault, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger, partager et apprendre en alternant les langues : lecture des processus interactionnels et des stratégies discursives à l’œuvre lors d’échanges de lycéens plurilingues en classe dans la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir pour apprendre les langues aujourd’hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme Congrès Mondial de Linguistique Française – CMLF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Allemagne. pp.901 - 913, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française 8e édition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de langue française, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie, aux portes de la Caraïbe ? Complexité du processus d’enseignement-apprentissage du français : effets de contextualisation sur les enjeux didactiques en milieu exolingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de la compétence plurilingue et pluriculturelle des apprenants : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bouzaréah, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux discursifs et les pratiques professionnelles en milieu plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres internationales de l’Interactionnisme socio-discursif « Activités, textes et langues : leur dynamique interactive et ses effets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire dans l’interlangue : perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques : un vecteur d’apprentissage ? Analyse des formulations transcodiques en séances ordinaire et bilangues dans une Clin à l’école élémentaire de Sandy-Ground à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualisations didactiques : états des lieux, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert Félix Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bouchaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires des Antilles, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale de leçon, français et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340063884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale d'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340065062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L’Épreuve d'Histoire-Géographie et d’E.M.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Sciences et de technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Chahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite d'Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fortict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Lise Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Taxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawòl-douvan : Aux origines de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre et faire entendre la parole des Caraïbes insulaires. Lectures d’extraits d’écrits de missionnaires dominicains aux Antilles dans la seconde moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert-Félix Prudent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture en canon au canon de l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turiault, portrait de l'écrivain en plagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-232, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des langues régionales dans la réforme du collège de 2015 : vers une didactisation possible du parler saint-martinois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) construire dans l’interlangue: perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques en contexte scolaire multilingue : un vecteur d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, effets de contexte et didactique des langues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.237-269, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26A79A2F"/>
+    <w:nsid w:val="AA5B292A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serge-candau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2400-1935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186385110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.612.0003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04648308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.28169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.940" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief11439" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311527v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaubrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bolus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.1501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ganguillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04708522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04704947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380878v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05080707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Boucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04381057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourguignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Christophe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Chahim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fortict" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Lise Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Taxis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serge-candau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2400-1935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186385110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600844v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.612.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04648308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.28169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.766" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief11439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaubrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bolus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.1501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05607389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05607388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ganguillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04708522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04704947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hamot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04381057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourguignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Christophe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Chahim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fortict" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Lise Grand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Taxis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>