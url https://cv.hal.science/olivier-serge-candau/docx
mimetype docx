--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier-serge candau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau (Centre de recherches et de ressources en éducation et en formation, EA-4538).Maître de conférences en sciences du langage à l'Université des Antilles.Site professionnel  :oliviersergecandau.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-serge-candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2400-1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186385110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot;, Le créole du XIXe au XXe siècle : entre langue, culture et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kréolistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphore de l’évolution. Relire The Ecology of Language: some evolutionary perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kréolistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ombre et lumière : quelques mots sur le génie de la langue créole&amp;quot;, Olivier-Serge Candau &amp; Béatrice Jeannot (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, LXI (2), https://www.silf-la-linguistique.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Odacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l'étude de textes anciens : avant propos, Olivier-Serge Candau & Béatrice Jeannot-Fourcaud (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique. Revue de la Société internationale de linguistique fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, LXI (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l’étude de textes anciens : avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 61 (2), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.612.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voice Of The Habitation In Père Labat’s Voyage Aux îles françaises de L’ Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), https://www.asjp.cerist.dz/en/article/250274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMINISATION DE LA LANGUE : UN DEBAT LINGUISTIQUE ? LECTURE CROISEE DES DISCOURS DE L'ACADÉMIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Corre ou La Fabrique de la langue. Essai sur une poétique du créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout-à-la-fois poëtes & musiciens » : lire le Voyage à la Martinique de Thibault de Chanvalon avec Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de l’habitation dans le Voyage aux îles françaises de l’Amérique du père Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la voix des esclaves avec Médéric Louis-Élie Moreau de Saint-Méry et Jean-Jacques Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/etudescaribeennes/28169. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.28169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps : René Maran, lecteur de Marc-Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 | 1-2, journals.openedition.org/etudescreoles/940. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aventure graphique du |r|. Le Traitement du |r| dans le corpus martiniquais d'Elsie Clews Parsons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Études créoles, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 | 1-2, http://journals.openedition.org/etudescreoles/766. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait d’union : une trace interlectale ? Étude comparée de Pays rêvé, pays réel et L’Ancêtre en Solitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ah never see dat ». Description linguistique des formes d’anglais non standard dans le récit Big Rock de Robert Romney (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’Écriture de la double entente. Étude de la composition interlinguistique (créole et français) dans le récit de Simone et d’André Schwarz-Bart (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des noms d’auteurs africains dans le discours de Macron du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.28-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois des contes en contextes : retour sur une expérimentation au primaire en Guadeloupe et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamprini Chartofylaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cultures, contextes et apprentissages à distance, 11, pp.67-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet comme expression de soi : exemple d'un atelier artistique d'expression plurilingue en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, modes et aspect en français et en créole. Approche comparée d’un extrait de l’Étranger d’Albert Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Bolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions plurilingues et situation collaborative : l’exemple de lycéens saint-martinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Didactique des langues en contexte 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual interactions in a collaborative situation : The example of high school students on St Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l’exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, https://tipa.revues.org/1501. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l'exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation pédagogique en milieu multilingue : l’exemple des alternances codiques dans l’accompagnement personnalisé à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sens et identités en construction : dynamiques des représentations : 1er volet, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Code-Switching Markers be used to establish Suitable Teaching Methods ? The New Challenge of the Pilot Primary Schools in the French Overseas Collectivity, St. Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interplay : A journal of Languages, Linguistics and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation en milieu plurilingue : l’exemple de la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie créole-français. Analyses de productionns orales et écrites et incidences sur les plans pédagogiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.10-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du Français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie Créole/Français. Analyses de productions orales et écrites et incidences sur les plans pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la recherche en créolistique : la question des &amp;quot;counter-data&amp;quot; dans le programme CREOLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche – Université des Antilles Territoires caribéens : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2026, Pointe-à-Pitre (97110), Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et Recherche des Expressions Orales et Linguistiques Émergentes dans les Créoles de la Caraïbe du XVIIe au XIXe Siècle (CREOLES) 2026-2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche – Université des Antilles Territoires caribéens : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2026, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme : quel rapport à la norme et à la variation langagières ? L’exemple du programme de recherche BERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l’Observatoire des Pratiques Langagières Actuelles, « Le Français en contact et en contexte(s) : perspectives linguistiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, AFLS, 2026, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Rousseau à Moreau de Saint-Méry : discours sur l'origine et les fondements de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre. Dialogue interdisciplinaires autour de l'intersexualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Recherche, Université Sorbonne-Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l'Observatoire des Pratiques Langagières Actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Université Sorbonne-Nouvelle, Université de Genève, Université d'État d'Haiti, Apr 2025, Pointe-à-Pitre et Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme : quel rapport à la norme et à la variation langagières ? L’exemple du programme de recherche BERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l’Observatoire des Pratiques Langagières Actuelles, « Le Français en contact et en contexte(s) : perspectives linguistiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspe de la Guadeloupe, Université des Antilles, 2025, Les Abymes, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Arbre Sec ou le défi des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse. L’errance enracinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot (Université des Antilles); Memorial Acte, 2025, Pointe-à-Pitre (97110), Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre et faire entendre la parole des Caraïbes insulaires au XVIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naviguer sur les eaux, les langues et les cultures dans l’espace caribéen et atlantique : Confluences et convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association allemande des francoromanistes, Sep 2024, Passau, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du climat, des esclaves et du créole aux Antilles au XVIIIe siècle. Lecture de Moreau de Saint-Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles et Biodiversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Dec 2024, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire ou la saveur des mots créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryse Condé. La traversée des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Olivier-Serge Candau et Emeline Pierre, Jun 2024, Les Abymes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution : le mirage de l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues et de cultures dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colef, Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution. L’exemple de Salikoko Mufwene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Vitalismes linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la bouche de Solitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1972-2022. 50 ans entre ombre et lumière. La Mulâtresse Solitude d’André Schwarz-Bart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Dec 2022, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les esclaves dans la chronique du Père Labat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Histoire en terre(s) coloniale(s) et post-coloniales(s). Décryptage à partir des Antilles et des Guyane(s) (XIXe-XXXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire caribéen de sciences sociales, Jun 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français une langue-monde ? Étude des mentions de noms d’auteurs dans le discours du président Macron pour la stratégie sur la langue française du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e symposium international « La Langue pour une communication internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Département d’études anglaises et le Centre de la linguistique appliquée en coopération avec le Département d’études romanes et la Faculté des sciences humaines de l’Université de Lettonie, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’écriture de la double entente. Étude de la diglossie créole et français dans le récit de Simone et d’André Schwarz-Bart (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des noms : un débat purement linguistique ? Étude des mécanismes référentiels de la désignation dans le bloc-notes d’un académicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès des francoromanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Osnabrueck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prédication en français et en créole : l’exemple du cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque International des Études Créoles « Mondes créoles, Langues créoles, Développement : enjeux éducatifs, culturels et économiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Seychelles, Oct 2018, Mahé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alternances de langues en accompagnement personnalisé : des situations éducatives aux processus interactionnels, l’exemple de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction/ Déconstruction des identités linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le réel en créole, l’exemple de Moun-Andéwò a de Confiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque international des études créoles, Pourquoi étudier les langues, cultures et sociétés créoles aujourd’hui ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie-Mahault, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger, partager et apprendre en alternant les langues : lecture des processus interactionnels et des stratégies discursives à l’œuvre lors d’échanges de lycéens plurilingues en classe dans la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir pour apprendre les langues aujourd’hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme Congrès Mondial de Linguistique Française – CMLF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Allemagne. pp.901 - 913, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française 8e édition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de langue française, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie, aux portes de la Caraïbe ? Complexité du processus d’enseignement-apprentissage du français : effets de contextualisation sur les enjeux didactiques en milieu exolingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de la compétence plurilingue et pluriculturelle des apprenants : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bouzaréah, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux discursifs et les pratiques professionnelles en milieu plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres internationales de l’Interactionnisme socio-discursif « Activités, textes et langues : leur dynamique interactive et ses effets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire dans l’interlangue : perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques : un vecteur d’apprentissage ? Analyse des formulations transcodiques en séances ordinaire et bilangues dans une Clin à l’école élémentaire de Sandy-Ground à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualisations didactiques : états des lieux, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert Félix Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bouchaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires des Antilles, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale de leçon, français et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340063884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale d'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340065062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L’Épreuve d'Histoire-Géographie et d’E.M.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Sciences et de technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Chahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite d'Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fortict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Lise Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Taxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawòl-douvan : Aux origines de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre et faire entendre la parole des Caraïbes insulaires. Lectures d’extraits d’écrits de missionnaires dominicains aux Antilles dans la seconde moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert-Félix Prudent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture en canon au canon de l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turiault, portrait de l'écrivain en plagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-232, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des langues régionales dans la réforme du collège de 2015 : vers une didactisation possible du parler saint-martinois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) construire dans l’interlangue: perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques en contexte scolaire multilingue : un vecteur d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, effets de contexte et didactique des langues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.237-269, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> olivier-serge candau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau (Centre de recherches et de ressources en éducation et en formation, EA-4538).Maître de conférences en sciences du langage à l'Université des Antilles.Site professionnel  :oliviersergecandau.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-serge-candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2400-1935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186385110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot;, Le créole du XIXe au XXe siècle : entre langue, culture et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kréolistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphore de l’évolution. Relire The Ecology of Language: some evolutionary perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kréolistika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ombre et lumière : quelques mots sur le génie de la langue créole&amp;quot;, Olivier-Serge Candau &amp; Béatrice Jeannot (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, LXI (2), https://www.silf-la-linguistique.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Odacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l'étude de textes anciens : avant propos, Olivier-Serge Candau & Béatrice Jeannot-Fourcaud (dir.), Les créoles à travers l'étude des textes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique. Revue de la Société internationale de linguistique fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, LXI (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à travers l’étude de textes anciens : avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 61 (2), pp.3-7. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.612.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Voice Of The Habitation In Père Labat’s Voyage Aux îles françaises de L’ Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), https://www.asjp.cerist.dz/en/article/250274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMINISATION DE LA LANGUE : UN DEBAT LINGUISTIQUE ? LECTURE CROISEE DES DISCOURS DE L'ACADÉMIE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tout-à-la-fois poëtes & musiciens » : lire le Voyage à la Martinique de Thibault de Chanvalon avec Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Corre ou La Fabrique de la langue. Essai sur une poétique du créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, https://www.archipelies.org/2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de l’habitation dans le Voyage aux îles françaises de l’Amérique du père Labat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022-3, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la voix des esclaves avec Médéric Louis-Élie Moreau de Saint-Méry et Jean-Jacques Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, https://journals.openedition.org/etudescaribeennes/28169. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.28169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le corps : René Maran, lecteur de Marc-Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 | 1-2, journals.openedition.org/etudescreoles/940. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aventure graphique du |r|. Le Traitement du |r| dans le corpus martiniquais d'Elsie Clews Parsons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Études créoles, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 | 1-2, http://journals.openedition.org/etudescreoles/766. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescreoles.766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ah never see dat ». Description linguistique des formes d’anglais non standard dans le récit Big Rock de Robert Romney (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trait d’union : une trace interlectale ? Étude comparée de Pays rêvé, pays réel et L’Ancêtre en Solitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (2), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51777/relief11439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’Écriture de la double entente. Étude de la composition interlinguistique (créole et français) dans le récit de Simone et d’André Schwarz-Bart (2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipélies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des noms d’auteurs africains dans le discours de Macron du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Passerelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.28-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois des contes en contextes : retour sur une expérimentation au primaire en Guadeloupe et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamprini Chartofylaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cultures, contextes et apprentissages à distance, 11, pp.67-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet comme expression de soi : exemple d'un atelier artistique d'expression plurilingue en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, modes et aspect en français et en créole. Approche comparée d’un extrait de l’Étranger d’Albert Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Bolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions plurilingues et situation collaborative : l’exemple de lycéens saint-martinois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Didactique des langues en contexte 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual interactions in a collaborative situation : The example of high school students on St Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francisola : : revue indonésienne de la langue et de la littérature françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l’exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, https://tipa.revues.org/1501. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude du parler à Saint-Martin : l'exemple des pratiques verbales de lycéens plurilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation pédagogique en milieu multilingue : l’exemple des alternances codiques dans l’accompagnement personnalisé à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Anciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sens et identités en construction : dynamiques des représentations : 1er volet, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Code-Switching Markers be used to establish Suitable Teaching Methods ? The New Challenge of the Pilot Primary Schools in the French Overseas Collectivity, St. Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interplay : A journal of Languages, Linguistics and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la contextualisation en milieu plurilingue : l’exemple de la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie créole-français. Analyses de productionns orales et écrites et incidences sur les plans pédagogiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.10-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du Français en Guadeloupe : réflexion pour une pédagogie adaptée à la diglossie Créole/Français. Analyses de productions orales et écrites et incidences sur les plans pédagogique et didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement du français en Guadeloupe : réﬂexion pour une pédagogie adaptée à la diglossie Créole/Français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Basso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et Ressources en Éducation et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et Recherche des Expressions Orales et Linguistiques Émergentes dans les Créoles de la Caraïbe du XVIIe au XIXe Siècle (CREOLES) 2026-2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche – Université des Antilles Territoires caribéens : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2026, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décoloniser la recherche en créolistique : la question des &amp;quot;counter-data&amp;quot; dans le programme CREOLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche – Université des Antilles Territoires caribéens : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2026, Pointe-à-Pitre (97110), Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme : quel rapport à la norme et à la variation langagières ? L’exemple du programme de recherche BERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l’Observatoire des Pratiques Langagières Actuelles, « Le Français en contact et en contexte(s) : perspectives linguistiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, AFLS, 2026, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme : quel rapport à la norme et à la variation langagières ? L’exemple du programme de recherche BERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l’Observatoire des Pratiques Langagières Actuelles, « Le Français en contact et en contexte(s) : perspectives linguistiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspe de la Guadeloupe, Université des Antilles, 2025, Les Abymes, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Rousseau à Moreau de Saint-Méry : discours sur l'origine et les fondements de la musique et de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le texte de l'autre. Dialogue interdisciplinaires autour de l'intersexualité et du discours rapporté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Recherche, Université Sorbonne-Nouvelle, Jul 2025, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorat en ligne et plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ganguillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de l'Observatoire des Pratiques Langagières Actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Université Sorbonne-Nouvelle, Université de Genève, Université d'État d'Haiti, Apr 2025, Pointe-à-Pitre et Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Arbre Sec ou le défi des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-John Perse. L’errance enracinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot (Université des Antilles); Memorial Acte, 2025, Pointe-à-Pitre (97110), Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre et faire entendre la parole des Caraïbes insulaires au XVIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naviguer sur les eaux, les langues et les cultures dans l’espace caribéen et atlantique : Confluences et convergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association allemande des francoromanistes, Sep 2024, Passau, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du climat, des esclaves et du créole aux Antilles au XVIIIe siècle. Lecture de Moreau de Saint-Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles et Biodiversités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, Dec 2024, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire ou la saveur des mots créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryse Condé. La traversée des mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Olivier-Serge Candau et Emeline Pierre, Jun 2024, Les Abymes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution : le mirage de l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts de langues et de cultures dans les espaces francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colef, Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créologenèse et métaphores de l’évolution. L’exemple de Salikoko Mufwene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Vitalismes linguistiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la bouche de Solitude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1972-2022. 50 ans entre ombre et lumière. La Mulâtresse Solitude d’André Schwarz-Bart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Hamot, Dec 2022, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler les esclaves dans la chronique du Père Labat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et Histoire en terre(s) coloniale(s) et post-coloniales(s). Décryptage à partir des Antilles et des Guyane(s) (XIXe-XXXe siècles),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire caribéen de sciences sociales, Jun 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français une langue-monde ? Étude des mentions de noms d’auteurs dans le discours du président Macron pour la stratégie sur la langue française du 20 mars 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e symposium international « La Langue pour une communication internationale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Département d’études anglaises et le Centre de la linguistique appliquée en coopération avec le Département d’études romanes et la Faculté des sciences humaines de l’Université de Lettonie, Apr 2019, Riga, Lettonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ancêtre en Solitude ou l’écriture de la double entente. Étude de la diglossie créole et français dans le récit de Simone et d’André Schwarz-Bart (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affirmer son identité dans et par le discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation des noms : un débat purement linguistique ? Étude des mécanismes référentiels de la désignation dans le bloc-notes d’un académicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès des francoromanistes allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Osnabrueck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la prédication en français et en créole : l’exemple du cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jeannot-Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque International des Études Créoles « Mondes créoles, Langues créoles, Développement : enjeux éducatifs, culturels et économiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Seychelles, Oct 2018, Mahé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alternances de langues en accompagnement personnalisé : des situations éducatives aux processus interactionnels, l’exemple de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction/ Déconstruction des identités linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le réel en créole, l’exemple de Moun-Andéwò a de Confiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe colloque international des études créoles, Pourquoi étudier les langues, cultures et sociétés créoles aujourd’hui ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Baie-Mahault, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanger, partager et apprendre en alternant les langues : lecture des processus interactionnels et des stratégies discursives à l’œuvre lors d’échanges de lycéens plurilingues en classe dans la Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir pour apprendre les langues aujourd’hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme Congrès Mondial de Linguistique Française – CMLF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Allemagne. pp.901 - 913, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture praxéologique des réformes en contexte multilingue : l’exemple de l’accompagnement personnalisé en Collectivité ultra-marine de Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française 8e édition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de langue française, Jul 2014, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie, aux portes de la Caraïbe ? Complexité du processus d’enseignement-apprentissage du français : effets de contextualisation sur les enjeux didactiques en milieu exolingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement de la compétence plurilingue et pluriculturelle des apprenants : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bouzaréah, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se construire dans l’interlangue : perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux discursifs et les pratiques professionnelles en milieu plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres internationales de l’Interactionnisme socio-discursif « Activités, textes et langues : leur dynamique interactive et ses effets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques : un vecteur d’apprentissage ? Analyse des formulations transcodiques en séances ordinaire et bilangues dans une Clin à l’école élémentaire de Sandy-Ground à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualisations didactiques : états des lieux, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Gosier, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert Félix Prudent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bouchaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires des Antilles, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale de leçon, français et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340063884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve orale d'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, 9782340065062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Sciences et de technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadel Chahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L’Épreuve d'Histoire-Géographie et d’E.M.C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite de Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200% C.R.P.E. L'Épreuve écrite d'Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fortict</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France-Lise Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Taxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2021, 9782340058200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawòl-douvan : Aux origines de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre et faire entendre la parole des Caraïbes insulaires. Lectures d’extraits d’écrits de missionnaires dominicains aux Antilles dans la seconde moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert-Félix Prudent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-38444-123-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture en canon au canon de l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turiault, portrait de l'écrivain en plagiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix créoles. Dire, entendre et faire entendre les voix créoles du XVIIe au XXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-232, 2025, 9791095177722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défense et promotion des langues régionales dans la réforme du collège de 2015 : vers une didactisation possible du parler saint-martinois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation linguistique et enseignement des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la Réforme française du Nouveau Lycée à Saint-Martin : effets de contextualisation sur les enjeux didactiques en milieu plurilingue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Se) construire dans l’interlangue: perspectives transatlantiques sur le multilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques transcodiques en contexte scolaire multilingue : un vecteur d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, effets de contexte et didactique des langues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.237-269, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA5B292A"/>
+    <w:nsid w:val="2477025F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serge-candau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2400-1935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186385110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600844v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.612.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04648308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.28169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.766" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380847v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief11439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaubrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bolus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.1501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05607389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05607388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ganguillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04708522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04704947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hamot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04381057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourguignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Christophe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Chahim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fortict" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Lise Grand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Taxis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serge-candau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2400-1935" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186385110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600844v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05248630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531442v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jeannot-Fourcaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.612.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04648308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.13241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.28169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380830v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.940" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescreoles.766" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501792v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief11439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carignan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaubrun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Bolus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.1501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Basso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05607388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05607389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ganguillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04708522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04704947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801088" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532985v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hamot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Boucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouchaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04381057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourguignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Christophe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Chahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chahim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fortict" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Lise Grand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Taxis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05044609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>