--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -359,629 +359,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02421736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the 238U(d,p) surrogate reaction via the simultaneous measurement of gamma-decay and fission probabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Gas Filled Magnet spectrometer within the FIPPS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ducasse</w:t>
+                <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jurado</w:t>
+                <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aïche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Mathieu</w:t>
+                <w:t xml:space="preserve">M. Jentschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024614⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 376, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01272358v1</w:t>
+                <w:t xml:space="preserve">in2p3-01344385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Gas Filled Magnet spectrometer within the FIPPS project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Kessedjian</w:t>
+                <w:t xml:space="preserve">Study of the 238U(d,p) surrogate reaction via the simultaneous measurement of gamma-decay and fission probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Faust</w:t>
+                <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blanc</w:t>
+                <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jentschel</w:t>
+                <w:t xml:space="preserve">P. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.024614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01344385v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01272358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the Mass and Isotopic Yields of the 233U(nth,f) Reaction by the Lohengrin Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Results from Lohengrin on Fission Yields and Related Decay Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">C. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Serot</w:t>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amouroux</w:t>
+                <w:t xml:space="preserve">N. Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119, pp.328-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.090⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 119, pp.320-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01337069v1</w:t>
+                <w:t xml:space="preserve">in2p3-01339043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Results from Lohengrin on Fission Yields and Related Decay Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of the Mass and Isotopic Yields of the 233U(nth,f) Reaction by the Lohengrin Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amouroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119, pp.320-323. </w:t>
+              <w:t xml:space="preserve">, 2014, 119, pp.328-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01339043v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01337069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New neutron long-counter for delayed neutron investigations with the LOHENGRIN fission fragment separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,90 +1096,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the surrogate-reaction method applied to neutron-induced capture cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 712, pp.319-325. </w:t>
@@ -1230,51 +1230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-induced Capture Cross Sections via the Surrogate Reaction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,90 +1364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-induced fission cross sections of short-lived actinides with the surrogate reaction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 692, pp.297-301. </w:t>
@@ -2544,429 +2544,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental programme on absolute fission fragment yields wth the Lohengrin spectrometer at ILL: new optical and statistical methodologies</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of fission fragment kinetic energy distributions in the symmetric mass region for 233 U( n th , f )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Sage</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Litaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604021⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04063, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01376982v1</w:t>
+                <w:t xml:space="preserve">in2p3-01630712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{237}$Np absolute delayed neutron yield measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gagnon-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04029, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714604029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01636922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of fission fragment kinetic energy distributions in the symmetric mass region for 233 U( n th , f )</w:t>
+                <w:t xml:space="preserve">Experimental programme on absolute fission fragment yields wth the Lohengrin spectrometer at ILL: new optical and statistical methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Blanc</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Julien-Laferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04063, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01630712v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01376982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fission yield measurements to evaluation: status on statistical methodology for the covariance</w:t>
               </w:r>
@@ -3060,77 +3060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the surrogate-reaction method via the simultaneous measurement of gamma-emission and fission probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marchix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04041, </w:t>
@@ -3449,51 +3449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neutrons for science facility at SPIRAL-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,77 +3734,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix en Provence, France. pp.08002 </w:t>
@@ -3868,77 +3868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix en Provence, France. pp.08003 </w:t>
@@ -3970,536 +3970,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01218381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission study by prompt gamma-ray spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JEFF-3.2 Library Validation - Impact of the New Library for Fast Neutrons SFR Benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Amouroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Litaize</w:t>
+                <w:t xml:space="preserve">Y. Peneliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics (CGS15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances on nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France. Paper 15150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01077196v1</w:t>
+                <w:t xml:space="preserve">cea-02491631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEFF-3.2 Library Validation - Impact of the New Library for Fast Neutrons SFR Benchmarks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bernard</w:t>
+                <w:t xml:space="preserve">Achievable precisions with the Lohengrin spectrometer: 233U(n,f), 239,241Pu(n,f)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Julien-Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bouland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Leconte</w:t>
+                <w:t xml:space="preserve">O. Méplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances on nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France. Paper 15150</w:t>
+              <w:t xml:space="preserve">NEA Nuclear Data Week JEFF-NEEDS Workshop on Fission Data Measurements and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02491631v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01252044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable precisions with the Lohengrin spectrometer: 233U(n,f), 239,241Pu(n,f)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Méplan</w:t>
+                <w:t xml:space="preserve">A Model for Fission Yield Uncertainty Propagation based on the URANIE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sumini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEA Nuclear Data Week JEFF-NEEDS Workshop on Fission Data Measurements and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ANS MC2015 - Joint International Conference on Mathematics and Computation: Supercomputing in Nuclear Applications (SNA) and the Monte Carlo (MC) Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01252044v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02489495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Fission Yield Uncertainty Propagation based on the URANIE platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bernard</w:t>
+                <w:t xml:space="preserve">Fission study by prompt gamma-ray spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Materna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANS MC2015 - Joint International Conference on Mathematics and Computation: Supercomputing in Nuclear Applications (SNA) and the Monte Carlo (MC) Method</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifteenth International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics (CGS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dresden, Germany. pp.02020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20159302020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02489495v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01077196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an isobaric beam at ILL for fission and decay heat measurements</w:t>
               </w:r>
@@ -4511,64 +4511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4636,77 +4636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Nuclear Reaction Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Varenna, Italy</w:t>
@@ -4729,277 +4729,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01171996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the mass and isotopic yields of the 233U(nth,f) reaction at the Lohengrin spectrometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Working principle of a gas filled magnetic device for fission products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Amouroux</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.328-330</w:t>
+              <w:t xml:space="preserve">Workshop on Gas Filled Magnets for Nuclear Fission and Fission Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00797322v1</w:t>
+                <w:t xml:space="preserve">in2p3-00994144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working principle of a gas filled magnetic device for fission products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of the mass and isotopic yields of the 233U(nth,f) reaction at the Lohengrin spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Faust</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Gas Filled Magnets for Nuclear Fission and Fission Product Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.328-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00994144v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00797322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory calculations for a gas filled magnet</w:t>
               </w:r>
@@ -5011,77 +5011,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Meplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Gas Filled Magnets for Nuclear Fission and Fission Product Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
@@ -5123,90 +5123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Results from Lohengrin on Fission Yields and Related Decay Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amouroux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.320-323</w:t>
@@ -5235,64 +5235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avrigeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,90 +5394,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission fragment studies by gamma-ray spectrometry with the mass separator Lohengrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Intermational Conference on Fission and Properties of Neutron-Rich Nuclei (ICFN5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Sanibel Island, Florida, United States. pp.218-224, </w:t>
@@ -5541,51 +5541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5649,103 +5649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of mass yields from the 241Am(2nth,f) reaction at the Lohengrin spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panebianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amouroux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.01006, </w:t>
@@ -5809,77 +5809,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Meplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEFF-NEEDS Workshop on Nuclear Data Measurements, NEA Nuclear Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Issy-les-Moulineaux, France</w:t>
@@ -5908,103 +5908,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of fission yields from the 241Am(2nth,f) reaction at the Lohengrin Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Caen, France. pp.06002, </w:t>
@@ -6124,90 +6124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the Mass and Isotopic Yields of the 233U(nth,f) Reaction at the Lohengrin Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-induced cross sections of short-lived nuclei via the surrogate reaction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,377 +6377,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00625977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-induced cross sections of short-lived nuclei via the surrogate reaction method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aïche</w:t>
+                <w:t xml:space="preserve">Measurements of the mass and isotopic yields of the 233U(n,f) and 241Pu(n,f) reactions at the Lohengrin spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference FUSION11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20111706005⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ghent, Belgium. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00634855v1</w:t>
+                <w:t xml:space="preserve">in2p3-00600421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the mass and isotopic yields of the 233U(n,f) and 241Pu(n,f) reactions at the Lohengrin spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bidaud</w:t>
+                <w:t xml:space="preserve">Neutron-induced cross sections of short-lived nuclei via the surrogate reaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ghent, Belgium. pp.1-7, </w:t>
+              <w:t xml:space="preserve">5th International Conference FUSION11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint Malo, France. pp.06005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20111706005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00600421v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00634855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">233U fission yields measurements in the heavy mass region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
@@ -6776,64 +6776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL‐2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avrigeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6904,161 +6904,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00658478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-induced fission cross sections of short-lived actinides with the surrogate reaction method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Neutron-induced capture cross sections of short-lived actinides with the surrogate reaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Kessedjian</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Barreau</w:t>
+                <w:t xml:space="preserve">L. Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNR*09 - Second International Workshop on Compound Nuclear Reactions and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.06004, </w:t>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.06002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100206004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100206002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00466124v1</w:t>
+                <w:t xml:space="preserve">in2p3-00463060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-induced capture cross sections via the surrogate reaction method</w:t>
               </w:r>
@@ -7070,77 +7070,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurements and Models of Nuclear Reactions (EFNUDAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.07001, </w:t>
@@ -7172,161 +7172,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00486879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-induced capture cross sections of short-lived actinides with the surrogate reaction method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Neutron-induced fission cross sections of short-lived actinides with the surrogate reaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNR*09 - Second International Workshop on Compound Nuclear Reactions and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.06002, </w:t>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.06004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100206002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100206004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00463060v1</w:t>
+                <w:t xml:space="preserve">in2p3-00466124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-induced cross sections of short-lived nuclei via the surrogate reaction method</w:t>
               </w:r>
@@ -7351,51 +7351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7696,51 +7696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor-actinides fission cross sections and fission fragment mass yields via the surrogate reaction technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7748,51 +7748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Fission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Corsendonk Priory, Belgium. pp.47-54</w:t>
@@ -7821,51 +7821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission Cross Sections and Fission-Fragment Mass Yields via the Surrogate Reaction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,51 +7873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Compound-Nuclear Reactions and Related Topics - CNR* 2007;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Yosemite, United States. pp.90-95, </w:t>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8838,77 +8838,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jentschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electromagnetic Isotope Separators ans Related Topics (EMIS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grand Rapids, United States. Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms, 376, pp.120-124, 2016</w:t>
@@ -8950,77 +8950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect identification of nanosecond isomeric states in neutron-rich nuclei with mass in A=138-145 range using the fission fragment separator Lohengrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9094,51 +9094,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the detection and acquisition systems at NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9484,51 +9484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B01B901-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ducasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024614" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jentschel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KWRJG4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVZ1ZKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CW65LBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/P08029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90W48NMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00701449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00412556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patronis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Witte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruglov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.034307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00448452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rzaca-Urban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genevey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.064317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carjan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagemans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strottman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Nieto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Foligno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Izarra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023918006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loirec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferriere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01636922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nolte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon-Moisan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thulliez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Litaize" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01693375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voirin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cz&#225;jkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714611006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plumeri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01377852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Amouroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159302020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01252044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525435_0023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122101002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111706005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172920" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matthieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320220v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00318729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00323506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137237" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varapai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Hambsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van den Berghe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barthelemy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B01B901-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jentschel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KWRJG4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ducasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024614" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CW65LBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVZ1ZKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/P08029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90W48NMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00701449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00412556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patronis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Witte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruglov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.034307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00448452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rzaca-Urban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genevey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.064317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carjan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagemans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strottman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Nieto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Foligno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Izarra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023918006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loirec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferriere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Litaize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01636922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nolte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon-Moisan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thulliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01693375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voirin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cz&#225;jkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714611006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plumeri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01377852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01252044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Amouroux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159302020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525435_0023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122101002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172920" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111706005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matthieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320220v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00318729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00323506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137237" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varapai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Hambsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van den Berghe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barthelemy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>