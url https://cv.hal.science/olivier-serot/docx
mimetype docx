--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -639,319 +639,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01272358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Results from Lohengrin on Fission Yields and Related Decay Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of the Mass and Isotopic Yields of the 233U(nth,f) Reaction by the Lohengrin Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amouroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119, pp.320-323. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 119, pp.328-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.088⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01339043v1</w:t>
+                <w:t xml:space="preserve">in2p3-01337069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the Mass and Isotopic Yields of the 233U(nth,f) Reaction by the Lohengrin Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Results from Lohengrin on Fission Yields and Related Decay Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Amouroux</w:t>
+                <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Data Sheets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119, pp.328-330. </w:t>
+              <w:t xml:space="preserve">, 2014, 119, pp.320-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01337069v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01339043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New neutron long-counter for delayed neutron investigations with the LOHENGRIN fission fragment separator</w:t>
               </w:r>
@@ -1403,51 +1403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 692, pp.297-301. </w:t>
@@ -2678,295 +2678,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01630712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{237}$Np absolute delayed neutron yield measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thulliez</w:t>
+                <w:t xml:space="preserve">Experimental programme on absolute fission fragment yields wth the Lohengrin spectrometer at ILL: new optical and statistical methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Julien-Laferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604029⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01636922v1</w:t>
+                <w:t xml:space="preserve">in2p3-01376982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental programme on absolute fission fragment yields wth the Lohengrin spectrometer at ILL: new optical and statistical methodologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Sage</w:t>
+                <w:t xml:space="preserve">$^{237}$Np absolute delayed neutron yield measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gagnon-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04021, </w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruges, Belgium. pp.04029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01376982v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01636922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fission yield measurements to evaluation: status on statistical methodology for the covariance</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neutrons for science facility at SPIRAL-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3970,536 +3970,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01218381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEFF-3.2 Library Validation - Impact of the New Library for Fast Neutrons SFR Benchmarks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Peneliau</w:t>
+                <w:t xml:space="preserve">A Model for Fission Yield Uncertainty Propagation based on the URANIE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sumini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances on nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France. Paper 15150</w:t>
+              <w:t xml:space="preserve">ANS MC2015 - Joint International Conference on Mathematics and Computation: Supercomputing in Nuclear Applications (SNA) and the Monte Carlo (MC) Method</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02491631v1</w:t>
+                <w:t xml:space="preserve">cea-02489495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievable precisions with the Lohengrin spectrometer: 233U(n,f), 239,241Pu(n,f)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Méplan</w:t>
+                <w:t xml:space="preserve">Fission study by prompt gamma-ray spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Materna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEA Nuclear Data Week JEFF-NEEDS Workshop on Fission Data Measurements and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifteenth International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics (CGS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dresden, Germany. pp.02020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20159302020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01252044v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01077196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Fission Yield Uncertainty Propagation based on the URANIE platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sumini</w:t>
+                <w:t xml:space="preserve">JEFF-3.2 Library Validation - Impact of the New Library for Fast Neutrons SFR Benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peneliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANS MC2015 - Joint International Conference on Mathematics and Computation: Supercomputing in Nuclear Applications (SNA) and the Monte Carlo (MC) Method</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nashville, United States</w:t>
+              <w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances on nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France. Paper 15150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02489495v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02491631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission study by prompt gamma-ray spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Litaize</w:t>
+                <w:t xml:space="preserve">Achievable precisions with the Lohengrin spectrometer: 233U(n,f), 239,241Pu(n,f)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Julien-Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Méplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics (CGS15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEA Nuclear Data Week JEFF-NEEDS Workshop on Fission Data Measurements and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01077196v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01252044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an isobaric beam at ILL for fission and decay heat measurements</w:t>
               </w:r>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Meplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,103 +4860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the mass and isotopic yields of the 233U(nth,f) reaction at the Lohengrin spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.328-330</w:t>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Meplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5123,90 +5123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Results from Lohengrin on Fission Yields and Related Decay Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.320-323</w:t>
@@ -5235,51 +5235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,636 +5375,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00797422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission fragment studies by gamma-ray spectrometry with the mass separator Lohengrin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Measurement of mass yields from the 241Am(2nth,f) reaction at the Lohengrin spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bideau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">S. Panebianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Intermational Conference on Fission and Properties of Neutron-Rich Nuclei (ICFN5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sanibel Island, Florida, United States. pp.218-224, </w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.01006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789814525435_0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134201006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113960v1</w:t>
+                <w:t xml:space="preserve">in2p3-00819421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a gas filled magnet spectrometer coupled with the Lohengrin spectrometer for fission studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Gas Filled Magnet spectrometer for the measurement of fission yields at LOHENGRIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chebboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Chebboubi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEFF-NEEDS Workshop on Nuclear Data Measurements, NEA Nuclear Data Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Issy-les-Moulineaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00766608v1</w:t>
+                <w:t xml:space="preserve">in2p3-00910696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of mass yields from the 241Am(2nth,f) reaction at the Lohengrin spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fission fragment studies by gamma-ray spectrometry with the mass separator Lohengrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Materna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134201006⟩</w:t>
+              <w:t xml:space="preserve">5th Intermational Conference on Fission and Properties of Neutron-Rich Nuclei (ICFN5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sanibel Island, Florida, United States. pp.218-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814525435_0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00819421v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Gas Filled Magnet spectrometer for the measurement of fission yields at LOHENGRIN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a gas filled magnet spectrometer coupled with the Lohengrin spectrometer for fission studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEFF-NEEDS Workshop on Nuclear Data Measurements, NEA Nuclear Data Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. pp.01007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134201007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00910696v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00766608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of fission yields from the 241Am(2nth,f) reaction at the Lohengrin Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Caen, France. pp.06002, </w:t>
@@ -6124,90 +6124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the Mass and Isotopic Yields of the 233U(nth,f) Reaction at the Lohengrin Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6377,377 +6377,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00625977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the mass and isotopic yields of the 233U(n,f) and 241Pu(n,f) reactions at the Lohengrin spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bidaud</w:t>
+                <w:t xml:space="preserve">Neutron-induced cross sections of short-lived nuclei via the surrogate reaction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172920⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference FUSION11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint Malo, France. pp.06005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20111706005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00600421v1</w:t>
+                <w:t xml:space="preserve">in2p3-00634855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-induced cross sections of short-lived nuclei via the surrogate reaction method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Aïche</w:t>
+                <w:t xml:space="preserve">Measurements of the mass and isotopic yields of the 233U(n,f) and 241Pu(n,f) reactions at the Lohengrin spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference FUSION11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint Malo, France. pp.06005, </w:t>
+              <w:t xml:space="preserve">Second International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ghent, Belgium. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20111706005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00634855v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00600421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">233U fission yields measurements in the heavy mass region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
@@ -6776,51 +6776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL‐2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurements and Models of Nuclear Reactions (EFNUDAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.07001, </w:t>
@@ -7748,51 +7748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Fission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Corsendonk Priory, Belgium. pp.47-54</w:t>
@@ -7873,51 +7873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Compound-Nuclear Reactions and Related Topics - CNR* 2007;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Yosemite, United States. pp.90-95, </w:t>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9094,51 +9094,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the detection and acquisition systems at NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9484,51 +9484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B01B901-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jentschel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KWRJG4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ducasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024614" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CW65LBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVZ1ZKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/P08029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90W48NMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00701449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00412556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patronis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Witte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruglov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.034307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00448452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rzaca-Urban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genevey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.064317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carjan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagemans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strottman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Nieto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Foligno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Izarra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023918006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loirec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferriere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Litaize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01636922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nolte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon-Moisan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thulliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01693375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voirin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cz&#225;jkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714611006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plumeri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01377852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01252044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Amouroux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159302020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525435_0023" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122101002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172920" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111706005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matthieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320220v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00318729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00323506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137237" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varapai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Hambsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van den Berghe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barthelemy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessedjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terranova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sumini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.05.052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B01B901-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jentschel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.02.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KWRJG4F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ducasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024614" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amouroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVZ1ZKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CW65LBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/P08029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-90W48NMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00701449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.05.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.59.1924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.07.048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00412556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patronis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Witte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kruglov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.034307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00448452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rzaca-Urban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genevey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Smith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.064317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carjan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagemans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strottman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Nieto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Foligno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leconte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Izarra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023918006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ritter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Loirec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien-Laferriere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Litaize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01636922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nolte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon-Moisan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thulliez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01693375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voirin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01630894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cz&#225;jkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714611006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plumeri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01377852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letourneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01077196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Amouroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159302020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peneliau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01252044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01184846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bideau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525435_0023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00766608v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00661275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billebaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122101002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111706005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172920" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matthieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100206004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dassi&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291641v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Koning" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batistoni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07476" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320220v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00318729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920753" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00323506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137237" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varapai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Hambsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oberstedt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van den Berghe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barthelemy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609803v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>