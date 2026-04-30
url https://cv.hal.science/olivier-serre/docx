--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -3034,235 +3034,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saturation Method for Collapsible Pushdown Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collapsible pushdown automata and labeled recursion schemes. equivalence, safety and effective selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automata, Languages and Programming, 39th International Colloquium, ICALP 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31585-5_18⟩</w:t>
+              <w:t xml:space="preserve">LICS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dubrovnik, Croatia. pp.165-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2012.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694991v1</w:t>
+                <w:t xml:space="preserve">hal-00733467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsible pushdown automata and labeled recursion schemes. equivalence, safety and effective selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Saturation Method for Collapsible Pushdown Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Broadbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dubrovnik, Croatia. pp.165-174, </w:t>
+              <w:t xml:space="preserve">Automata, Languages and Programming, 39th International Colloquium, ICALP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Warwick, United Kingdom. pp.165-176, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2012.73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31585-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733467v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Tree Languages</w:t>
               </w:r>
@@ -3352,51 +3352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursion Schemes and Logical Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13CEF231"/>
+    <w:nsid w:val="C37F2D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5433,51 +5433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5936-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089054407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Esnoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thi&#233;bault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00037-021-00214-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Broadbent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. Luke Ong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S. Murawski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibashis Guha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3431860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#246;ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563202v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S Murawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Luke Ong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.11.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.04.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629336" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aminof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Vardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.08.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Loeding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(03)00346-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(02)00445-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ems-ph.org/books/book.php?proj_nr=248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2934504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.43" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.62" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260682v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500365.2500589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Broadbent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31585-5_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.73" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88387-6_29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Murawski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Madhusudan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Julien Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479839v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01260775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5936-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089054407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Esnoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thi&#233;bault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00037-021-00214-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Broadbent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. Luke Ong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S. Murawski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibashis Guha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3431860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#246;ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563202v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S Murawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Luke Ong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.11.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.04.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629336" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aminof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Vardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.08.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Loeding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(03)00346-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(02)00445-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ems-ph.org/books/book.php?proj_nr=248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2934504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.43" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.62" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260682v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500365.2500589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.73" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Broadbent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31585-5_18" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88387-6_29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Murawski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Madhusudan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Julien Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479839v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01260775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>