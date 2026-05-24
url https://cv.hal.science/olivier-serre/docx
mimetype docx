--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -476,291 +476,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Bounds for Arithmetic Circuits via the Hankel Matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-Order Recursion Schemes and Collapsible Pushdown Automata: Logical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lagarde</w:t>
+                <w:t xml:space="preserve">Christopher H. Broadbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ohlmann</w:t>
+                <w:t xml:space="preserve">C. -H. Luke Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (2), </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00037-021-00214-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3452917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383188v1</w:t>
+                <w:t xml:space="preserve">hal-03014425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Recursion Schemes and Collapsible Pushdown Automata: Logical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower Bounds for Arithmetic Circuits via the Hankel Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher H. Broadbent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carayol</w:t>
+                <w:t xml:space="preserve">Guillaume Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. -H. Luke Ong</w:t>
+                <w:t xml:space="preserve">Pierre Ohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (2), </w:t>
+              <w:t xml:space="preserve">Computational Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3452917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00037-021-00214-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014425v1</w:t>
+                <w:t xml:space="preserve">hal-03383188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapsible Pushdown Parity Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher H. Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej S. Murawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. -H. Luke Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (3), pp.16:1-16:51. </w:t>
@@ -2308,64 +2308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Bounds for Arithmetic Circuits via the Hankel Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2923,51 +2923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-SHORe: a collapsible approach to higher-order verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher H. Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,235 +3034,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsible pushdown automata and labeled recursion schemes. equivalence, safety and effective selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Saturation Method for Collapsible Pushdown Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Broadbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2012.73⟩</w:t>
+              <w:t xml:space="preserve">Automata, Languages and Programming, 39th International Colloquium, ICALP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Warwick, United Kingdom. pp.165-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31585-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733467v1</w:t>
+                <w:t xml:space="preserve">hal-00694991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saturation Method for Collapsible Pushdown Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collapsible pushdown automata and labeled recursion schemes. equivalence, safety and effective selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automata, Languages and Programming, 39th International Colloquium, ICALP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Warwick, United Kingdom. pp.165-176, </w:t>
+              <w:t xml:space="preserve">LICS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dubrovnik, Croatia. pp.165-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31585-5_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2012.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694991v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative Tree Languages</w:t>
               </w:r>
@@ -3352,51 +3352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursion Schemes and Logical Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C37F2D7A"/>
+    <w:nsid w:val="A6A6DBD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5433,51 +5433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5936-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089054407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Esnoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thi&#233;bault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00037-021-00214-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Broadbent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. Luke Ong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S. Murawski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibashis Guha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3431860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#246;ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563202v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S Murawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Luke Ong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.11.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.04.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629336" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aminof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Vardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.08.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Loeding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(03)00346-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(02)00445-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ems-ph.org/books/book.php?proj_nr=248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2934504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.43" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.62" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260682v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500365.2500589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.73" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Broadbent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31585-5_18" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88387-6_29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Murawski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Madhusudan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Julien Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479839v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01260775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-serre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5936-240X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089054407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Castor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Esnoult" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thi&#233;bault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. Broadbent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. Luke Ong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452917" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ohlmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00037-021-00214-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hague" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S. Murawski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibashis Guha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3431860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof L&#246;ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563202v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej S Murawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Luke Ong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.11.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2016.04.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Haddad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2629336" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aminof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Vardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.11.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2012.08.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Loeding" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2006.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(03)00346-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-0190(02)00445-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ems-ph.org/books/book.php?proj_nr=248" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Exibard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2934504" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magniez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.43" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.62" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260682v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500365.2500589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Broadbent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31585-5_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.73" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Ong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360857v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Genest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Muscholl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zeitoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88387-6_29" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345945v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Murawski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthasarathy Madhusudan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis-Julien Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Walukiewicz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479839v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01260775v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>