--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive curriculum learning increases and homogenizes motor smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53253-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extensive appraisal of weight-sharing on the NAS-Bench-101 benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.04.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC: Curriculum Learning and Imitation for object Control in non-rewarding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2933371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Feasibility Maximization using Model-Free Policy Search and Model-Based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2020.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620370v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactively shaping robot behaviour with unlabeled human instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-020-09459-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice adaptively generate choice variability in a deterministic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bousseyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Dongelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Duranté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.34. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy search in continuous action domains: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of invariant sensorimotor structures as a prerequisite for the discovery of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Laflaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.70. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Speed-Accuracy Trade-Off and Cost-Benefit Trade-Off in Human Reaching Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Peternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.615. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoDyCo Project achievements and beyond: Towards Human Aware Whole-body Controllers for Physical Human Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Camernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dafarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2017.2768126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Deep Developmental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2015.2496248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many regression algorithms, one unified model — A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.60-79. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised network for multimodal perception, representation and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.83-98. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative in a team learning task increases the rhythm of interaction but not the perceived engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anticipatory construction of reality as a central concern for psychology and robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Herbort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newideapsych.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.243-263. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.243-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Skill Learning: From Reinforcement Learning to Evolution Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object learning through active exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xcsf with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From humans to humanoids: the optimal control framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscesco Nori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function approximation with lwpr and xcsf: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach to reaching tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.151-152. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line regression algorithms for learning mechanical models of robots: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.1115-1129. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement factorisé pour le comportement de personnages non joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.221-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between atnosferes and lcss on non-markov problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178, pp.4482-4500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning classifier systems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (11), pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-007-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de classeurs : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.75-106. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.21.75-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS : une approche ascendante pour la coordination spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining latent learning with dynamic programming in the modular anticipatory classifier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160 (3), pp.614-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response of head direction cells to reorienting visual cues: A computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58-60, pp.675-682. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2004.01.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination spatiale émergente par champs de potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (2), pp.171-195. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.171-195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Yet a new Learning Classifier System using Anticipation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Stolzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3-4), pp.216-228. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s005000100117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation et apprentissage latent dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (3), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-FailSense: Towards General Robotic Failure Detection with Vision-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine Beyond! Distributionally Robust Auto-Encoding for State Space Coverage in Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurips 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGELLAN: Metacognitive predictions of learning progress guide autotelic LLM agents in large goal spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Variational Goal Generation for adaptive Exploration in Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine: Cas d'Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème conférence Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Fracture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING OBJECT-CENTERED AUTOTELIC BEHAVIORS WITH GRAPH NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lifelong Learning Agents - CoLLAs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatically Learning from Pedagogical Demonstrations in Multi-Goal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth Conference on Neural Information Processing Systems (NeurIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching a Robot with Unlabeled Instructions: The TICS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFFLINE REINFORCEMENT LEARNING HANDS-ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kmec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Offline Reinforcement Learning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Micronesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirl: enriching actor-critic RL with non-expert human teachers and a trust model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th IEEE International Conference on Robot and Human Interactive Communication, RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEM-RL: Combining evolutionary and gradient-based methods for policy search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Learning Representations, ICLR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Statistical Comparisons of Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Worskhop on Reproducibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des stratégies de génération de choix variables chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Goal Spaces for Intrinsically Motivated Goal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor based knowledge transfer across skill categories for robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining artificial curiosity and tutor guidance for environment exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Behavior Adaptation, Interaction and Learning for Assistive Robotics at IEEE RO-MAN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successor Representation as a model of behavioural flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reinforcement Learning for Humanoid Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training a robot with evaluative feedback and unlabeled guidance signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New York, United States. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Task Learning for HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.472-481, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Guided XCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO Companion '15 Proceedings of the Companion Publication of the 2015 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially guided xcs: using teaching signals to boost learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO (Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Repertoire of Actions with Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Task Optimization using Dynamical Movement Primitives for Whole-Body Reactive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear regression algorithms for motor skill acquisition: a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative increases the rhythm of interaction in a team learning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timing in Human-Robot interaction, Workshop of the 9th ACM/IEEE Int. Conf. on Human-robot interaction - HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning object names through shared attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop on Developmental Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1--8, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Assessment: Distinguishing between Shape and Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Pattern Recognition of Social Signals in Human-Computer-Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37081-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification, Décision, et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cues for making a humanoid child more ''human-like'' during social learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop Towards social humanoid robots: what makes interaction human-like?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Autoencoders with Tied Input Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compact Parameterized Skills with a Single Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal People Engagement with iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palermo, Italy. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34274-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast and adaptive optimal control policies for robots: A direct policy search approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Guimaraes, Portugal. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Online Learning of Velocity Kinematics on the iCub: a Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and human interaction for developmental learning of objects and affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santa Monica, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Temporal Difference Learning algorithm best reproduces dopamine activity in a multi-choice task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation of Adaptive Behaviour (SAB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Odense, Denmark. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33093-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Integral Policy Improvement with Covariance Matrix Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Velocity Kinematics: Experimental Comparison of On-line Regression Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Guimaraes, Portugal. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching optimally over the workspace: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1128-1133, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cost-Efficient Control Policies with XCSF: Generalization Capabilities and Further Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1235-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the velocity kinematics of iCub for model-based control: XCSF versus LWPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE-RAS International Conference on Humanoid Robots - Humanoids 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.570--575, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de politiques efficaces avec XCSF et CEPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. pp.298-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XCSF with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texdyna: hierarchical reinforcement learning in factored mdps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats: Proceedings of the 11th International Conference on Adaptive Behaviour (SAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement appliqué au contrôle moteur : reproduction du principe d'isochronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study: function approximation with lwpr and xcsf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830761.1830818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a least effort user-centered trajectory for sit- to-stand assistance user-centered trajectory for sit-to-stand assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Dynamics modeling and interaction control in virtual and real environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of redundant robots using learned models: an operational space control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.878--885, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of knowledge for a climbing virtual human: a reinforcement learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Libeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2119-2124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Unseen States as Impossible in Factored Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.721-735, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04180-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated discovery of options in factored reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICML/UAI/COLT Workshop on Abstraction in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montreal, Canada. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting a rule base into an and/or diagram for game ai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMEON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Additive Structure in Factored MDPs for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Villeneuve d’Ascq, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modéle computationnel de l'automatisation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning postures through sensorimotor training: a human simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonia Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rutgers, Piscataway, NJ, Unknown Region. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement exploitant la structure additive des MDP factorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2007 - 2e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Pittsburgh, Pennsylvania, United States. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1143844.1143877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square Tests Driven Method for Learning the Structure of Factored MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd conference on Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Massachusetts Institute of Technology, Cambridge, MA, United States. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS, an Evolutionary Approach to the Spatial Coordination of Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2005 - 4th international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1109-1110, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reinforcement Learning Module for Navigation in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML 2005 Workshop on Reinforcement Learning in Non-Stationary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison between ATNoSFERES and ACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Learning Classifier Systems (IWLCS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chicago, United States. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATNoSFERES revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2005 - 7th annual conference on Genetic and Evolutionary Computation Conference, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGEVO, Jun 2005, Washington DC, United States. pp.1867-1874, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1068009.1068324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MACS thanks to a comparison with 2TBNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States. pp.810-823, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24855-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation of Periodic Movements in Real Time 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABiALS 2004 - 2nd Workshop of Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASC, a Bottom-up Approach to automated design of Spatial Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2004 - 8th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michigan style architecture for learning finite state controllers: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Nationales sur Processus Décisionnel de Markov et Intelligence Artificielle - PDMIA’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Efficient Exploration with MACS: Modules and Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2003 (GECCO03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Chicago, IL, United States. pp.1882-1893, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45110-2_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2002: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, New York, United States. pp.926-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Coordination through Social Potential Fields and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Edimburg, United Kingdom. pp.389-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2002 - 5th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Granada, Spain. pp.99-117, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40029-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Generalization Mechanism to YACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001 - 3rd Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, CA, United States. pp.951-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Classifier Systems as Adaptive Expert Systems for Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.138-157, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of roles in a multiagent adaptive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference in Artificial Intelligence, Workshop on Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Combining Anticipation and Dynamic Programming in CLassifier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.52-69, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAC-GLAM: Improving Online RL for LLM agents with Soft Actor-Critic and Hindsight Relabeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2024 - Intrinsically Motivated Open-ended Learning (Workshop at Neurips)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Processes in Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Olivier Buffet. ISTE Ltd and John Wiley &amp; Sons Inc, pp.455, 2010, 978-1-84821-167-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 1 - principes généraux et applications, pp.258, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 2 - méthodes avancées et applications, pp.256, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2684, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b11711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifical Intelligence and Pattern Recognition, Vision, Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research (P. Marquis, O. Papini, H. Prade, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.337-364, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 : Intelligence artificielle et reconnaissance des formes, vision, apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle - Ses bases méthodologiques ses développements - Volume 3 (P. Marquis, O. Papini, H. Prade, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.1165-1195, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et reconnaissance des formes, vision, apprentissage pour la robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle : Frontières et Applications, Volume 3, série : Panorama de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CEPADUES, 30 pp, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Forward Models for the Operational Space Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Jan Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Motor Learning to Interaction Learning in Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169--192, 2010, Studies in Computational Intelligence, volume 264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05181-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Level Model of Anticipation-Based Motor Learning for Whole Body Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Pezzulo, Martin V. Butz, Olivier Sigaud and Gianluca Baldassarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Psychological Theories to Artificial Cognitive System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.229--246, 2009, Lecture Notes in Computer Science Volume 5499, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02565-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations, Brains, Individual and Social Behavior: An Introduction to Anticipatory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4520, Springer-Verlag, pp.1-18, 2007, Lecture Notes in Computer Science, 978-3-540-74261-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74262-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior: Exploiting Knowledge about the Future to Improve Current Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.1-10, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Models and Anticipations in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.86-109, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche dynamique de la cognition artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.163-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Reactive by Exchanging Roles: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2103, Springer-Verlag, pp.150-172, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44568-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au problème de la sélection de l'action en environnement partiellement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.129-146, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine : Cas d’Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-Conditioned Goal Generation: a New Approach to Language Grounding in RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically Motivated Goal-Conditioned Reinforcement Learning: a Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Teachable Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM Architecture: a Developmental Approach to Open-Ended Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léni Kenneth Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Many Random Seeds? Statistical Power Analysis in Deep Reinforcement Learning Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated networks: an inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement Methods: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive curriculum learning increases and homogenizes motor smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53253-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extensive appraisal of weight-sharing on the NAS-Bench-101 benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.04.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC: Curriculum Learning and Imitation for object Control in non-rewarding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2933371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Feasibility Maximization using Model-Free Policy Search and Model-Based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2020.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620370v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactively shaping robot behaviour with unlabeled human instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-020-09459-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice adaptively generate choice variability in a deterministic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bousseyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Dongelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Duranté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.34. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy search in continuous action domains: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of invariant sensorimotor structures as a prerequisite for the discovery of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Laflaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.70. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Speed-Accuracy Trade-Off and Cost-Benefit Trade-Off in Human Reaching Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Peternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.615. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoDyCo Project achievements and beyond: Towards Human Aware Whole-body Controllers for Physical Human Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Camernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dafarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2017.2768126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Deep Developmental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2015.2496248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many regression algorithms, one unified model — A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.60-79. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised network for multimodal perception, representation and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.83-98. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative in a team learning task increases the rhythm of interaction but not the perceived engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object learning through active exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.243-263. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.243-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anticipatory construction of reality as a central concern for psychology and robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Herbort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newideapsych.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Skill Learning: From Reinforcement Learning to Evolution Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From humans to humanoids: the optimal control framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscesco Nori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xcsf with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function approximation with lwpr and xcsf: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach to reaching tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.151-152. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line regression algorithms for learning mechanical models of robots: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.1115-1129. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement factorisé pour le comportement de personnages non joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.221-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between atnosferes and lcss on non-markov problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178, pp.4482-4500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de classeurs : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.75-106. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.21.75-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning classifier systems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (11), pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-007-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS : une approche ascendante pour la coordination spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining latent learning with dynamic programming in the modular anticipatory classifier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160 (3), pp.614-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response of head direction cells to reorienting visual cues: A computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58-60, pp.675-682. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2004.01.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination spatiale émergente par champs de potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (2), pp.171-195. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.171-195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Yet a new Learning Classifier System using Anticipation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Stolzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3-4), pp.216-228. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s005000100117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation et apprentissage latent dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (3), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-FailSense: Towards General Robotic Failure Detection with Vision-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGELLAN: Metacognitive predictions of learning progress guide autotelic LLM agents in large goal spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine Beyond! Distributionally Robust Auto-Encoding for State Space Coverage in Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurips 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Variational Goal Generation for adaptive Exploration in Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine: Cas d'Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème conférence Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Fracture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING OBJECT-CENTERED AUTOTELIC BEHAVIORS WITH GRAPH NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lifelong Learning Agents - CoLLAs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatically Learning from Pedagogical Demonstrations in Multi-Goal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth Conference on Neural Information Processing Systems (NeurIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching a Robot with Unlabeled Instructions: The TICS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFFLINE REINFORCEMENT LEARNING HANDS-ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kmec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Offline Reinforcement Learning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Micronesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirl: enriching actor-critic RL with non-expert human teachers and a trust model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th IEEE International Conference on Robot and Human Interactive Communication, RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Statistical Comparisons of Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Worskhop on Reproducibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEM-RL: Combining evolutionary and gradient-based methods for policy search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Learning Representations, ICLR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des stratégies de génération de choix variables chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Goal Spaces for Intrinsically Motivated Goal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining artificial curiosity and tutor guidance for environment exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Behavior Adaptation, Interaction and Learning for Assistive Robotics at IEEE RO-MAN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor based knowledge transfer across skill categories for robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successor Representation as a model of behavioural flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reinforcement Learning for Humanoid Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training a robot with evaluative feedback and unlabeled guidance signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New York, United States. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially guided xcs: using teaching signals to boost learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO (Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Guided XCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO Companion '15 Proceedings of the Companion Publication of the 2015 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Task Learning for HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.472-481, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Repertoire of Actions with Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Task Optimization using Dynamical Movement Primitives for Whole-Body Reactive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear regression algorithms for motor skill acquisition: a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative increases the rhythm of interaction in a team learning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timing in Human-Robot interaction, Workshop of the 9th ACM/IEEE Int. Conf. on Human-robot interaction - HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal People Engagement with iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palermo, Italy. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34274-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compact Parameterized Skills with a Single Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning object names through shared attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop on Developmental Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1--8, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Assessment: Distinguishing between Shape and Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Pattern Recognition of Social Signals in Human-Computer-Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37081-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cues for making a humanoid child more ''human-like'' during social learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop Towards social humanoid robots: what makes interaction human-like?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification, Décision, et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Autoencoders with Tied Input Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Velocity Kinematics: Experimental Comparison of On-line Regression Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Guimaraes, Portugal. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching optimally over the workspace: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1128-1133, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Temporal Difference Learning algorithm best reproduces dopamine activity in a multi-choice task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation of Adaptive Behaviour (SAB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Odense, Denmark. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33093-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast and adaptive optimal control policies for robots: A direct policy search approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Guimaraes, Portugal. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Online Learning of Velocity Kinematics on the iCub: a Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and human interaction for developmental learning of objects and affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santa Monica, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Integral Policy Improvement with Covariance Matrix Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cost-Efficient Control Policies with XCSF: Generalization Capabilities and Further Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1235-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the velocity kinematics of iCub for model-based control: XCSF versus LWPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE-RAS International Conference on Humanoid Robots - Humanoids 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.570--575, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de politiques efficaces avec XCSF et CEPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. pp.298-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XCSF with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a least effort user-centered trajectory for sit- to-stand assistance user-centered trajectory for sit-to-stand assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Dynamics modeling and interaction control in virtual and real environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texdyna: hierarchical reinforcement learning in factored mdps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats: Proceedings of the 11th International Conference on Adaptive Behaviour (SAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement appliqué au contrôle moteur : reproduction du principe d'isochronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study: function approximation with lwpr and xcsf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830761.1830818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of redundant robots using learned models: an operational space control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.878--885, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of knowledge for a climbing virtual human: a reinforcement learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Libeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2119-2124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Unseen States as Impossible in Factored Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.721-735, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04180-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated discovery of options in factored reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICML/UAI/COLT Workshop on Abstraction in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montreal, Canada. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting a rule base into an and/or diagram for game ai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMEON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Additive Structure in Factored MDPs for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Villeneuve d’Ascq, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modéle computationnel de l'automatisation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning postures through sensorimotor training: a human simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonia Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rutgers, Piscataway, NJ, Unknown Region. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement exploitant la structure additive des MDP factorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2007 - 2e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square Tests Driven Method for Learning the Structure of Factored MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd conference on Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Massachusetts Institute of Technology, Cambridge, MA, United States. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Pittsburgh, Pennsylvania, United States. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1143844.1143877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison between ATNoSFERES and ACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Learning Classifier Systems (IWLCS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chicago, United States. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATNoSFERES revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2005 - 7th annual conference on Genetic and Evolutionary Computation Conference, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGEVO, Jun 2005, Washington DC, United States. pp.1867-1874, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1068009.1068324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS, an Evolutionary Approach to the Spatial Coordination of Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2005 - 4th international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1109-1110, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reinforcement Learning Module for Navigation in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML 2005 Workshop on Reinforcement Learning in Non-Stationary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation of Periodic Movements in Real Time 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABiALS 2004 - 2nd Workshop of Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MACS thanks to a comparison with 2TBNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States. pp.810-823, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24855-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASC, a Bottom-up Approach to automated design of Spatial Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2004 - 8th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michigan style architecture for learning finite state controllers: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Efficient Exploration with MACS: Modules and Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2003 (GECCO03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Chicago, IL, United States. pp.1882-1893, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45110-2_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Nationales sur Processus Décisionnel de Markov et Intelligence Artificielle - PDMIA’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2002: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, New York, United States. pp.926-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Coordination through Social Potential Fields and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Edimburg, United Kingdom. pp.389-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2002 - 5th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Granada, Spain. pp.99-117, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40029-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Generalization Mechanism to YACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001 - 3rd Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, CA, United States. pp.951-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Combining Anticipation and Dynamic Programming in CLassifier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.52-69, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Classifier Systems as Adaptive Expert Systems for Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.138-157, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of roles in a multiagent adaptive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference in Artificial Intelligence, Workshop on Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAC-GLAM: Improving Online RL for LLM agents with Soft Actor-Critic and Hindsight Relabeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2024 - Intrinsically Motivated Open-ended Learning (Workshop at Neurips)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Processes in Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Olivier Buffet. ISTE Ltd and John Wiley &amp; Sons Inc, pp.455, 2010, 978-1-84821-167-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 1 - principes généraux et applications, pp.258, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 2 - méthodes avancées et applications, pp.256, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2684, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b11711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifical Intelligence and Pattern Recognition, Vision, Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research (P. Marquis, O. Papini, H. Prade, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.337-364, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 : Intelligence artificielle et reconnaissance des formes, vision, apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle - Ses bases méthodologiques ses développements - Volume 3 (P. Marquis, O. Papini, H. Prade, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.1165-1195, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et reconnaissance des formes, vision, apprentissage pour la robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle : Frontières et Applications, Volume 3, série : Panorama de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CEPADUES, 30 pp, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Forward Models for the Operational Space Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Jan Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Motor Learning to Interaction Learning in Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169--192, 2010, Studies in Computational Intelligence, volume 264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05181-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Level Model of Anticipation-Based Motor Learning for Whole Body Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Pezzulo, Martin V. Butz, Olivier Sigaud and Gianluca Baldassarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Psychological Theories to Artificial Cognitive System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.229--246, 2009, Lecture Notes in Computer Science Volume 5499, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02565-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations, Brains, Individual and Social Behavior: An Introduction to Anticipatory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4520, Springer-Verlag, pp.1-18, 2007, Lecture Notes in Computer Science, 978-3-540-74261-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74262-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior: Exploiting Knowledge about the Future to Improve Current Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.1-10, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Models and Anticipations in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.86-109, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche dynamique de la cognition artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.163-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Reactive by Exchanging Roles: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2103, Springer-Verlag, pp.150-172, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44568-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au problème de la sélection de l'action en environnement partiellement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.129-146, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine : Cas d’Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-Conditioned Goal Generation: a New Approach to Language Grounding in RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically Motivated Goal-Conditioned Reinforcement Learning: a Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Teachable Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM Architecture: a Developmental Approach to Open-Ended Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léni Kenneth Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Many Random Seeds? Statistical Power Analysis in Deep Reinforcement Learning Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated networks: an inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement Methods: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loriette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53253-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducarouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.04.108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2933371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09459-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Belkaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bousseyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand-de Cuttoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Dongelmans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Durant&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0759-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2015.2496248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Herbort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2012.12.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stalph" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rubinsztajn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713684" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Wilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-007-0164-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670HJWKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.75-106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17346561568DEA8607CAFACCC47D2A821F3B0337/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.01.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5W2VCJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.171-195" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78E6DB5661BA3E3151BCE2176689B4FB7FD836D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stolzmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005000100117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBSQ4DCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castanet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05092634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kmec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Courgeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rutard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422990v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_47" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768452" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37081-6_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJSS944-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703755v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731475v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bellot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33093-3_29" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719977v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719975v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290743" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124269v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703784v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830761.1830818" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124271v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124273v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Libeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belonia Gabalda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082647" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1068009.1068324" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498522v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498529v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498518v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532006v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532220v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45110-2_85" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJ25L77C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548174v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_10" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-238L8X98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573199v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571787v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L7X0TGH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432735v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V. Butz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b11711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286463v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311570v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74262-3_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JPJ4GG3P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532240v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WZ62K9CF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532236v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNWGH8S9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548147v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571768v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44568-4_10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9F07D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574465v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loriette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53253-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducarouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.04.108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2933371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09459-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Belkaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bousseyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand-de Cuttoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Dongelmans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Durant&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0759-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2015.2496248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Herbort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2012.12.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stalph" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rubinsztajn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713684" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.75-106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17346561568DEA8607CAFACCC47D2A821F3B0337/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-007-0164-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670HJWKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.01.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5W2VCJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.171-195" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78E6DB5661BA3E3151BCE2176689B4FB7FD836D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stolzmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005000100117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBSQ4DCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castanet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05092634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kmec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Courgeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rutard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768452" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_47" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37081-6_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJSS944-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719975v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743371v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290743" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731475v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bellot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33093-3_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124269v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830761.1830818" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124273v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Libeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belonia Gabalda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000158v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1068009.1068324" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082647" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498522v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498529v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498518v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45110-2_85" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJ25L77C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532006v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548174v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571787v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L7X0TGH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571784v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-238L8X98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573199v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432735v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V. Butz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b11711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286463v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311570v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74262-3_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JPJ4GG3P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532240v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WZ62K9CF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532236v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNWGH8S9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548147v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571768v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44568-4_10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9F07D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574465v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014981v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>