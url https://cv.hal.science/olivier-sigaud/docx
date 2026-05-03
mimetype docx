--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive curriculum learning increases and homogenizes motor smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53253-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extensive appraisal of weight-sharing on the NAS-Bench-101 benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.04.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC: Curriculum Learning and Imitation for object Control in non-rewarding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2933371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Feasibility Maximization using Model-Free Policy Search and Model-Based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2020.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620370v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactively shaping robot behaviour with unlabeled human instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-020-09459-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice adaptively generate choice variability in a deterministic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bousseyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Dongelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Duranté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.34. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy search in continuous action domains: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of invariant sensorimotor structures as a prerequisite for the discovery of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Laflaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.70. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Speed-Accuracy Trade-Off and Cost-Benefit Trade-Off in Human Reaching Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Peternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.615. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoDyCo Project achievements and beyond: Towards Human Aware Whole-body Controllers for Physical Human Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Camernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dafarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2017.2768126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Deep Developmental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2015.2496248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many regression algorithms, one unified model — A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.60-79. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised network for multimodal perception, representation and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.83-98. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative in a team learning task increases the rhythm of interaction but not the perceived engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object learning through active exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.243-263. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.243-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anticipatory construction of reality as a central concern for psychology and robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Herbort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newideapsych.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Skill Learning: From Reinforcement Learning to Evolution Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From humans to humanoids: the optimal control framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscesco Nori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xcsf with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function approximation with lwpr and xcsf: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach to reaching tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.151-152. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line regression algorithms for learning mechanical models of robots: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.1115-1129. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement factorisé pour le comportement de personnages non joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.221-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between atnosferes and lcss on non-markov problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178, pp.4482-4500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de classeurs : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.75-106. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.21.75-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning classifier systems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (11), pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-007-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS : une approche ascendante pour la coordination spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining latent learning with dynamic programming in the modular anticipatory classifier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160 (3), pp.614-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response of head direction cells to reorienting visual cues: A computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58-60, pp.675-682. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2004.01.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination spatiale émergente par champs de potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (2), pp.171-195. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.171-195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Yet a new Learning Classifier System using Anticipation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Stolzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3-4), pp.216-228. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s005000100117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation et apprentissage latent dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (3), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-FailSense: Towards General Robotic Failure Detection with Vision-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGELLAN: Metacognitive predictions of learning progress guide autotelic LLM agents in large goal spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine Beyond! Distributionally Robust Auto-Encoding for State Space Coverage in Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurips 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Variational Goal Generation for adaptive Exploration in Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine: Cas d'Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème conférence Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Fracture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING OBJECT-CENTERED AUTOTELIC BEHAVIORS WITH GRAPH NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lifelong Learning Agents - CoLLAs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatically Learning from Pedagogical Demonstrations in Multi-Goal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth Conference on Neural Information Processing Systems (NeurIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching a Robot with Unlabeled Instructions: The TICS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFFLINE REINFORCEMENT LEARNING HANDS-ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kmec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Offline Reinforcement Learning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Micronesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirl: enriching actor-critic RL with non-expert human teachers and a trust model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th IEEE International Conference on Robot and Human Interactive Communication, RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Statistical Comparisons of Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Worskhop on Reproducibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEM-RL: Combining evolutionary and gradient-based methods for policy search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Learning Representations, ICLR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des stratégies de génération de choix variables chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Goal Spaces for Intrinsically Motivated Goal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining artificial curiosity and tutor guidance for environment exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Behavior Adaptation, Interaction and Learning for Assistive Robotics at IEEE RO-MAN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor based knowledge transfer across skill categories for robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successor Representation as a model of behavioural flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reinforcement Learning for Humanoid Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training a robot with evaluative feedback and unlabeled guidance signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New York, United States. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially guided xcs: using teaching signals to boost learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO (Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Guided XCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO Companion '15 Proceedings of the Companion Publication of the 2015 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Task Learning for HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.472-481, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Repertoire of Actions with Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Task Optimization using Dynamical Movement Primitives for Whole-Body Reactive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear regression algorithms for motor skill acquisition: a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative increases the rhythm of interaction in a team learning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timing in Human-Robot interaction, Workshop of the 9th ACM/IEEE Int. Conf. on Human-robot interaction - HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal People Engagement with iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palermo, Italy. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34274-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compact Parameterized Skills with a Single Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning object names through shared attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop on Developmental Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1--8, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Assessment: Distinguishing between Shape and Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Pattern Recognition of Social Signals in Human-Computer-Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37081-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cues for making a humanoid child more ''human-like'' during social learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop Towards social humanoid robots: what makes interaction human-like?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification, Décision, et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Autoencoders with Tied Input Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Velocity Kinematics: Experimental Comparison of On-line Regression Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Guimaraes, Portugal. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching optimally over the workspace: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1128-1133, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Temporal Difference Learning algorithm best reproduces dopamine activity in a multi-choice task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation of Adaptive Behaviour (SAB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Odense, Denmark. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33093-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast and adaptive optimal control policies for robots: A direct policy search approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Guimaraes, Portugal. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Online Learning of Velocity Kinematics on the iCub: a Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and human interaction for developmental learning of objects and affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santa Monica, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Integral Policy Improvement with Covariance Matrix Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cost-Efficient Control Policies with XCSF: Generalization Capabilities and Further Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1235-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the velocity kinematics of iCub for model-based control: XCSF versus LWPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE-RAS International Conference on Humanoid Robots - Humanoids 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.570--575, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de politiques efficaces avec XCSF et CEPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. pp.298-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XCSF with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a least effort user-centered trajectory for sit- to-stand assistance user-centered trajectory for sit-to-stand assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Dynamics modeling and interaction control in virtual and real environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texdyna: hierarchical reinforcement learning in factored mdps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats: Proceedings of the 11th International Conference on Adaptive Behaviour (SAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement appliqué au contrôle moteur : reproduction du principe d'isochronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study: function approximation with lwpr and xcsf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830761.1830818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of redundant robots using learned models: an operational space control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.878--885, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of knowledge for a climbing virtual human: a reinforcement learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Libeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2119-2124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Unseen States as Impossible in Factored Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.721-735, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04180-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated discovery of options in factored reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICML/UAI/COLT Workshop on Abstraction in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montreal, Canada. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting a rule base into an and/or diagram for game ai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMEON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Additive Structure in Factored MDPs for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Villeneuve d’Ascq, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modéle computationnel de l'automatisation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning postures through sensorimotor training: a human simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonia Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rutgers, Piscataway, NJ, Unknown Region. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement exploitant la structure additive des MDP factorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2007 - 2e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square Tests Driven Method for Learning the Structure of Factored MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd conference on Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Massachusetts Institute of Technology, Cambridge, MA, United States. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Pittsburgh, Pennsylvania, United States. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1143844.1143877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison between ATNoSFERES and ACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Learning Classifier Systems (IWLCS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chicago, United States. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATNoSFERES revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2005 - 7th annual conference on Genetic and Evolutionary Computation Conference, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGEVO, Jun 2005, Washington DC, United States. pp.1867-1874, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1068009.1068324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS, an Evolutionary Approach to the Spatial Coordination of Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2005 - 4th international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1109-1110, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reinforcement Learning Module for Navigation in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML 2005 Workshop on Reinforcement Learning in Non-Stationary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation of Periodic Movements in Real Time 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABiALS 2004 - 2nd Workshop of Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MACS thanks to a comparison with 2TBNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States. pp.810-823, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24855-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASC, a Bottom-up Approach to automated design of Spatial Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2004 - 8th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michigan style architecture for learning finite state controllers: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Efficient Exploration with MACS: Modules and Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2003 (GECCO03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Chicago, IL, United States. pp.1882-1893, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45110-2_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Nationales sur Processus Décisionnel de Markov et Intelligence Artificielle - PDMIA’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2002: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, New York, United States. pp.926-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Coordination through Social Potential Fields and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Edimburg, United Kingdom. pp.389-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2002 - 5th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Granada, Spain. pp.99-117, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40029-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Generalization Mechanism to YACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001 - 3rd Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, CA, United States. pp.951-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Combining Anticipation and Dynamic Programming in CLassifier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.52-69, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Classifier Systems as Adaptive Expert Systems for Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.138-157, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of roles in a multiagent adaptive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference in Artificial Intelligence, Workshop on Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAC-GLAM: Improving Online RL for LLM agents with Soft Actor-Critic and Hindsight Relabeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2024 - Intrinsically Motivated Open-ended Learning (Workshop at Neurips)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Processes in Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Olivier Buffet. ISTE Ltd and John Wiley &amp; Sons Inc, pp.455, 2010, 978-1-84821-167-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 1 - principes généraux et applications, pp.258, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 2 - méthodes avancées et applications, pp.256, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2684, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b11711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifical Intelligence and Pattern Recognition, Vision, Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research (P. Marquis, O. Papini, H. Prade, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.337-364, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 : Intelligence artificielle et reconnaissance des formes, vision, apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle - Ses bases méthodologiques ses développements - Volume 3 (P. Marquis, O. Papini, H. Prade, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.1165-1195, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et reconnaissance des formes, vision, apprentissage pour la robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle : Frontières et Applications, Volume 3, série : Panorama de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CEPADUES, 30 pp, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Forward Models for the Operational Space Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Jan Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Motor Learning to Interaction Learning in Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169--192, 2010, Studies in Computational Intelligence, volume 264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05181-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Level Model of Anticipation-Based Motor Learning for Whole Body Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Pezzulo, Martin V. Butz, Olivier Sigaud and Gianluca Baldassarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Psychological Theories to Artificial Cognitive System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.229--246, 2009, Lecture Notes in Computer Science Volume 5499, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02565-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations, Brains, Individual and Social Behavior: An Introduction to Anticipatory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4520, Springer-Verlag, pp.1-18, 2007, Lecture Notes in Computer Science, 978-3-540-74261-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74262-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior: Exploiting Knowledge about the Future to Improve Current Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.1-10, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Models and Anticipations in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.86-109, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche dynamique de la cognition artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.163-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Reactive by Exchanging Roles: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2103, Springer-Verlag, pp.150-172, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44568-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au problème de la sélection de l'action en environnement partiellement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.129-146, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine : Cas d’Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-Conditioned Goal Generation: a New Approach to Language Grounding in RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically Motivated Goal-Conditioned Reinforcement Learning: a Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Teachable Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM Architecture: a Developmental Approach to Open-Ended Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léni Kenneth Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Many Random Seeds? Statistical Power Analysis in Deep Reinforcement Learning Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated networks: an inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement Methods: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Sigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive curriculum learning increases and homogenizes motor smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-53253-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotelic Agents with Intrinsically Motivated Goal-Conditioned Reinforcement Learning: A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.13554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extensive appraisal of weight-sharing on the NAS-Bench-101 benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.04.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIC: Curriculum Learning and Imitation for object Control in non-rewarding environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2933371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Feasibility Maximization using Model-Free Policy Search and Model-Based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2020.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620370v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactively shaping robot behaviour with unlabeled human instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-020-09459-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice adaptively generate choice variability in a deterministic task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bousseyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Durand-de Cuttoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Dongelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K Duranté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.34. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0759-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy search in continuous action domains: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.28-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of invariant sensorimotor structures as a prerequisite for the discovery of objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lehir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Laflaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.70. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Speed-Accuracy Trade-Off and Cost-Benefit Trade-Off in Human Reaching Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Peternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.615. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2017.00615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoDyCo Project achievements and beyond: Towards Human Aware Whole-body Controllers for Physical Human Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Azad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jernej Camernik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dafarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2017.2768126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Deep Developmental Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2015.2496248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many regression algorithms, one unified model — A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.60-79. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised network for multimodal perception, representation and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.83-98. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental predictions drawn from a computational model of sign-trackers and goal-trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (1-3), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2014.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Negative Automaintenance in Pigeons: A Dual Learning Systems Approach and Factored Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Individual Differences in the Form of Pavlovian Conditioned Approach Responses: A Dual Learning Systems Approach with Factored Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelly B. Flagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry E. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.e1003466. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative in a team learning task increases the rhythm of interaction but not the perceived engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2014.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.243-263. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.243-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anticipatory construction of reality as a central concern for psychology and robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Herbort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.217-220. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newideapsych.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Skill Learning: From Reinforcement Learning to Evolution Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object learning through active exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xcsf with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From humans to humanoids: the optimal control framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscesco Nori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function approximation with lwpr and xcsf: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach to reaching tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.151-152. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line regression algorithms for learning mechanical models of robots: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.1115-1129. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2011.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement factorisé pour le comportement de personnages non joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2-3), pp.221-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between atnosferes and lcss on non-markov problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178, pp.4482-4500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning classifier systems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (11), pp.1065-1078. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-007-0164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de classeurs : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (1), pp.75-106. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.21.75-106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS : une approche ascendante pour la coordination spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining latent learning with dynamic programming in the modular anticipatory classifier system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160 (3), pp.614-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid response of head direction cells to reorienting visual cues: A computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney I Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Arleo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58-60, pp.675-682. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2004.01.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDAI - Journal électronique d'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination spatiale émergente par champs de potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (2), pp.171-195. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.171-195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Yet a new Learning Classifier System using Anticipation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Stolzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (3-4), pp.216-228. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s005000100117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation et apprentissage latent dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (3), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-FailSense: Towards General Robotic Failure Detection with Vision-Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine Beyond! Distributionally Robust Auto-Encoding for State Space Coverage in Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurips 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San DIego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGELLAN: Metacognitive predictions of learning progress guide autotelic LLM agents in large goal spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAACL 2025 - Findings of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.7030-7046, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Variational Goal Generation for adaptive Exploration in Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine: Cas d'Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème conférence Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Large Language Models in Interactive Environments with Online Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honololu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970122v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Architecture Search for Fracture Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAGER: Asking and Answering Questions for Automatic Reward Shaping in Language-guided RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEARNING OBJECT-CENTERED AUTOTELIC BEHAVIORS WITH GRAPH NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lifelong Learning Agents - CoLLAs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatically Learning from Pedagogical Demonstrations in Multi-Goal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-sixth Conference on Neural Information Processing Systems (NeurIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding Language to Autonomously-Acquired Skills via Goal Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching a Robot with Unlabeled Instructions: The TICS Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, London (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFFLINE REINFORCEMENT LEARNING HANDS-ON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kmec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Offline Reinforcement Learning Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Micronesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirl: enriching actor-critic RL with non-expert human teachers and a trust model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Rutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th IEEE International Conference on Robot and Human Interactive Communication, RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURIOUS: Intrinsically Motivated Modular Multi-Goal Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEM-RL: Combining evolutionary and gradient-based methods for policy search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Learning Representations, ICLR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Statistical Comparisons of Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR Worskhop on Reproducibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des stratégies de génération de choix variables chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Belkaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Naudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEP-PG: Decoupling Exploration and Exploitation in Deep Reinforcement Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Goal Spaces for Intrinsically Motivated Goal Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR2018 - 6th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor based knowledge transfer across skill categories for robot control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenyang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining artificial curiosity and tutor guidance for environment exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Behavior Adaptation, Interaction and Learning for Assistive Robotics at IEEE RO-MAN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Successor Representation as a model of behavioural flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Reinforcement Learning for Humanoid Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training a robot with evaluative feedback and unlabeled guidance signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New York, United States. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Guided XCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO Companion '15 Proceedings of the Companion Publication of the 2015 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Task Learning for HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.472-481, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially guided xcs: using teaching signals to boost learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO (Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain. pp.1021-1028, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739482.2768452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Repertoire of Actions with Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Development and Learning and on Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Task Optimization using Dynamical Movement Primitives for Whole-Body Reactive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear regression algorithms for motor skill acquisition: a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot initiative increases the rhythm of interaction in a team learning task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timing in Human-Robot interaction, Workshop of the 9th ACM/IEEE Int. Conf. on Human-robot interaction - HRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning object names through shared attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop on Developmental Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1--8, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Coordination Assessment: Distinguishing between Shape and Timing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Pattern Recognition of Social Signals in Human-Computer-Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37081-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Planification, Décision, et Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cues for making a humanoid child more ''human-like'' during social learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS - Int. Workshop Towards social humanoid robots: what makes interaction human-like?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tokyo, Japan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated Autoencoders with Tied Input Weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal People Engagement with iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologically Inspired Cognitive Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palermo, Italy. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34274-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compact Parameterized Skills with a Single Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Temporal Difference Learning algorithm best reproduces dopamine activity in a multi-choice task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khamassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation of Adaptive Behaviour (SAB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Odense, Denmark. pp.289-298, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33093-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast and adaptive optimal control policies for robots: A direct policy search approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Guimaraes, Portugal. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Online Learning of Velocity Kinematics on the iCub: a Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and human interaction for developmental learning of objects and affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalya Lyubova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Santa Monica, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale d'algorithmes de régression pour l'apprentissage de modèles cinématiques du robot humanoïde iCub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la matrice de covariance pour l'apprentissage par renforcement direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Integral Policy Improvement with Covariance Matrix Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinbourg, United Kingdom. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching optimally over the workspace: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth IEEE RAS/EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1128-1133, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Velocity Kinematics: Experimental Comparison of On-line Regression Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Droniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Guimaraes, Portugal. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Cost-Efficient Control Policies with XCSF: Generalization Capabilities and Further Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1235-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the velocity kinematics of iCub for model-based control: XCSF versus LWPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE-RAS International Conference on Humanoid Robots - Humanoids 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.570--575, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de politiques efficaces avec XCSF et CEPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France. pp.298-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XCSF with local deletion: preventing detrimental forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texdyna: hierarchical reinforcement learning in factored mdps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats: Proceedings of the 11th International Conference on Adaptive Behaviour (SAB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement appliqué au contrôle moteur : reproduction du principe d'isochronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study: function approximation with lwpr and xcsf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stalph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rubinsztajn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830761.1830818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a least effort user-centered trajectory for sit- to-stand assistance user-centered trajectory for sit-to-stand assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Dynamics modeling and interaction control in virtual and real environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Budapest, Hungary. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of redundant robots using learned models: an operational space control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.878--885, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of knowledge for a climbing virtual human: a reinforcement learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Libeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Micaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2119-2124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Unseen States as Impossible in Factored Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.721-735, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04180-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated discovery of options in factored reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kozlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICML/UAI/COLT Workshop on Abstraction in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montreal, Canada. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compacting a rule base into an and/or diagram for game ai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAMEON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Additive Structure in Factored MDPs for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Villeneuve d’Ascq, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modéle computationnel de l'automatisation motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning postures through sensorimotor training: a human simulation case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belonia Gabalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rutgers, Piscataway, NJ, Unknown Region. pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement exploitant la structure additive des MDP factorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2007 - 2e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Pittsburgh, Pennsylvania, United States. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1143844.1143877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-square Tests Driven Method for Learning the Structure of Factored MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd conference on Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Massachusetts Institute of Technology, Cambridge, MA, United States. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GACS, an Evolutionary Approach to the Spatial Coordination of Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2005 - 4th international joint conference on Autonomous agents and multiagent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1109-1110, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1082473.1082647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reinforcement Learning Module for Navigation in Video Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML 2005 Workshop on Reinforcement Learning in Non-Stationary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto, Portugal. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATNoSFERES revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2005 - 7th annual conference on Genetic and Evolutionary Computation Conference, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGEVO, Jun 2005, Washington DC, United States. pp.1867-1874, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1068009.1068324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison between ATNoSFERES and ACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Learning Classifier Systems (IWLCS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Chicago, United States. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation of Periodic Movements in Real Time 3D Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Codognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABiALS 2004 - 2nd Workshop of Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving MACS thanks to a comparison with 2TBNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States. pp.810-823, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24855-2_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using XCS to build adaptive agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Guessoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Rejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium on Adaptive Agents and Multi-Agent Systems (AAMAS-4), AISB convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Leeds, United Kingdom. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASC, a Bottom-up Approach to automated design of Spatial Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2004 - 8th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Los Angeles, CA, United States. pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michigan style architecture for learning finite state controllers: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Efficient Exploration with MACS: Modules and Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2003 (GECCO03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Chicago, IL, United States. pp.1882-1893, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45110-2_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement indirect dans les systèmes de classeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées Nationales sur Processus Décisionnel de Markov et Intelligence Artificielle - PDMIA’03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2002: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, New York, United States. pp.926-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Coordination through Social Potential Fields and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Edimburg, United Kingdom. pp.389-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Comparison between ATNoSFERES and XCSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2002 - 5th International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Granada, Spain. pp.99-117, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40029-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a Generalization Mechanism to YACS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2001 - 3rd Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, San Francisco, CA, United States. pp.951-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Classifier Systems as Adaptive Expert Systems for Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.138-157, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of roles in a multiagent adaptive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference in Artificial Intelligence, Workshop on Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YACS : Combining Anticipation and Dynamic Programming in CLassifier Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLCS 2000 - 3rd International Workshop on Learning Classifier Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France. pp.52-69, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44640-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAC-GLAM: Improving Online RL for LLM agents with Soft Actor-Critic and Hindsight Relabeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2024 - Intrinsically Motivated Open-ended Learning (Workshop at Neurips)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Decision Processes in Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Olivier Buffet. ISTE Ltd and John Wiley &amp; Sons Inc, pp.455, 2010, 978-1-84821-167-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 1 - principes généraux et applications, pp.258, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus décisionnels de Markov en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermes Science Publications, 2 - méthodes avancées et applications, pp.256, 2008, IC2 - informatique et systèmes d'information, Bernard Dubuisson - Jean-Charles Pomerol, 978-2746220584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2684, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b11711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artifical Intelligence and Pattern Recognition, Vision, Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research (P. Marquis, O. Papini, H. Prade, Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Springer, pp.337-364, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 : Intelligence artificielle et reconnaissance des formes, vision, apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle - Ses bases méthodologiques ses développements - Volume 3 (P. Marquis, O. Papini, H. Prade, eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.1165-1195, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et reconnaissance des formes, vision, apprentissage pour la robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Revenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle : Frontières et Applications, Volume 3, série : Panorama de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CEPADUES, 30 pp, 2014, 9782364930438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Forward Models for the Operational Space Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sigaud and Jan Peters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Motor Learning to Interaction Learning in Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.169--192, 2010, Studies in Computational Intelligence, volume 264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05181-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Level Model of Anticipation-Based Motor Learning for Whole Body Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Pezzulo, Martin V. Butz, Olivier Sigaud and Gianluca Baldassarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Psychological Theories to Artificial Cognitive System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.229--246, 2009, Lecture Notes in Computer Science Volume 5499, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02565-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipations, Brains, Individual and Social Behavior: An Introduction to Anticipatory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pezzulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Brains to Individual and Social Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4520, Springer-Verlag, pp.1-18, 2007, Lecture Notes in Computer Science, 978-3-540-74261-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74262-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior: Exploiting Knowledge about the Future to Improve Current Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.1-10, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Models and Anticipations in Adaptive Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin V. Butz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2684, Springer, pp.86-109, 2003, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45002-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche dynamique de la sélection de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche dynamique de la cognition artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.163-178, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Reactive by Exchanging Roles: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing reactivity and Social Deliberation in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2103, Springer-Verlag, pp.150-172, 2000, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44568-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au problème de la sélection de l'action en environnement partiellement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle Située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.129-146, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPER: Visual Perception and Explainable Reasoning for Sequential Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grislain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning for Aligning Large Language Models Agents with Interactive Environments: Quantifying and Mitigating Prompt Overfitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lamprier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Apprentissage Humain-Machine : Cas d’Étude en Acquisition de Compétences Motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaynee Sungeelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loriette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Caramiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language-Conditioned Goal Generation: a New Approach to Language Grounding in RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically Motivated Goal-Conditioned Reinforcement Learning: a Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Karch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Teachable Autonomous Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Caselles-Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Akakzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM Architecture: a Developmental Approach to Open-Ended Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léni Kenneth Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Many Random Seeds? Statistical Power Analysis in Deep Reinforcement Learning Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated networks: an inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Lober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Improvement Methods: Between Black-Box Optimization and Episodic Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loriette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53253-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducarouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.04.108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2933371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09459-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Belkaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bousseyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand-de Cuttoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Dongelmans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Durant&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0759-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2015.2496248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Herbort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2012.12.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stalph" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rubinsztajn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713684" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.75-106" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17346561568DEA8607CAFACCC47D2A821F3B0337/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124285v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-007-0164-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670HJWKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.01.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5W2VCJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.171-195" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78E6DB5661BA3E3151BCE2176689B4FB7FD836D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stolzmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005000100117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBSQ4DCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castanet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05092634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kmec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Courgeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rutard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581363v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768452" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_47" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37081-6_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJSS944-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719975v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743371v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290743" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731475v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bellot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33093-3_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124269v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830761.1830818" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124273v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Libeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belonia Gabalda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000158v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1068009.1068324" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416706v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082647" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498522v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498529v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498518v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45110-2_85" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJ25L77C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532006v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548174v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571787v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L7X0TGH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571784v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-238L8X98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573199v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432735v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V. Butz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b11711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286463v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311570v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74262-3_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JPJ4GG3P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532240v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WZ62K9CF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532236v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNWGH8S9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548147v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571768v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44568-4_10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9F07D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574465v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014981v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaynee Sungeelee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loriette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53253-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Karch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13554" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducarouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.04.108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2933371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Najar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09459-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Belkaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bousseyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Durand-de Cuttoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Dongelmans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Durant&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0759-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.01.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00070" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01679624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Peternel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2015.2496248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162281v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2015.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.11.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly B. Flagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2014.06.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry E. Robinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003466" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woody Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2014.00005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.243-263" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W3PZL6ZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Herbort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2012.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Nori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stalph" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rubinsztajn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713684" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Landau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Wilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-007-0164-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-670HJWKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.21.75-106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17346561568DEA8607CAFACCC47D2A821F3B0337/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;rard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney I Wiener" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Arleo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.01.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5W2VCJ7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.171-195" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C78E6DB5661BA3E3151BCE2176689B4FB7FD836D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stolzmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s005000100117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBSQ4DCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grislain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rahimi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castanet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05302437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gaven" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Romac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05321901v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.390" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05092634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970122v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akakzia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828002v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kmec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Courgeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rutard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934921v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890151v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forestier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/484" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576352v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423004v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2768452" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02422990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5_47" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423165v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37081-6_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NGJSS944-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423157v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34274-5_16" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922135v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731475v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bellot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33093-3_29" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703755v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719977v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789391v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290743" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719975v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703760v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124269v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00703784v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830761.1830818" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124271v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124273v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Libeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Micaelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124274v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belonia Gabalda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082647" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491687v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1068009.1068324" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860490v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498522v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Codognet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Rejeb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498529v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498518v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532220v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45110-2_85" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJ25L77C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532006v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860423v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548174v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40029-5_7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_10" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-238L8X98-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573199v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571787v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44640-0_5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L7X0TGH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844089v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432735v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532241v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin V. Butz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b11711" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286463v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311570v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74262-3_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JPJ4GG3P-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532240v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WZ62K9CF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532236v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45002-3_6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DNWGH8S9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548147v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571768v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44568-4_10" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9F07D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574465v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844077v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099891v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364200v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890154v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738463v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>