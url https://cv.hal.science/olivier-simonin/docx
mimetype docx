--- v0 (2026-03-07)
+++ v1 (2026-05-08)
@@ -797,174 +797,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adverbial and Relative to-Infinitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.4-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0075424211428337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Perfect, the Progressive Form, and Measuring Situation Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130840v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02433040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des contenus implicites</w:t>
               </w:r>
@@ -1100,165 +1100,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritage gricéen et théorie de la pertinence : Un aperçu critique</w:t>
+                <w:t xml:space="preserve">Le sens linguistique en littérature : source(s), destination(s), et contenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2008, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430387v1</w:t>
+                <w:t xml:space="preserve">hal-02430433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens linguistique en littérature : source(s), destination(s), et contenu</w:t>
+                <w:t xml:space="preserve">Héritage gricéen et théorie de la pertinence : Un aperçu critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 30</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430433v1</w:t>
+                <w:t xml:space="preserve">hal-02430387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic Relations. A critical survey, P. H. Matthews</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.8037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02417647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01258183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0075424211428337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.956" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02438044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlse.2004.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC8E83A822A7FF07393FFF7B74D264DBF128DA47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01387563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Barrau-Agudo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03643147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Harold Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01258206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04999608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.237.12sim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01165121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/metalinguistic-discourses" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503547497-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.7121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648989v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.8037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02417647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01258183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0075424211428337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.956" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02438044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02430317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlse.2004.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC8E83A822A7FF07393FFF7B74D264DBF128DA47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01387563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline De Barrau-Agudo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03643147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Harold Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01258206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04999608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pennec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.237.12sim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02102838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/content/home" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01165121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/metalinguistic-discourses" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503547497-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02433648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>