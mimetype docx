--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier SIROST </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3178-1060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067221637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Terre libérée : une dystopie glocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-31 | 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14l9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons sport-santé et dynamiques territoriales : une étude de cas en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping, d'hier à aujour'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 04-2026 (295), pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we escape Hegel? An emersive awareness through cosmic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poquerusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sioji Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2575270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional intelligence training in health students: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1511851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of physical activity intensity on students’ well-being and emotional intelligence: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2025.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, physical activity, and mindfulness practices among youth amidst COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1493729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences émotionnelles et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Thomasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 10, Numéro 1, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences émotionnelles et simulation. Une étude pilote en soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Thomasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 10, Numéro 1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper en France. Le goût furtif de la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISSN 0336-1446 (380), pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of the wind. Ecology of serious leisure in the Brazilian Northeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrucia Da Nobrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6:1406311), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1406311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le corpocène, la vivacité écologique d‘Hartmut Rosa, d’Andréas Weber et d’Hildegard Kut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245 (3), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/all.245.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 minutes physical activity a day! Daily Sustainable Health Olympics to combat sedentary behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le corps des asconiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN : 1281-6019 (35), pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Nordic walking compared to non-sporting activities on socialization and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Raça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2023.2184063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au corpocène, une cosmotique des vivants : Hartmut Rosa, Andreas Weber et Hildegard Kurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 245 (3), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/all.245.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de l’oreille du surfeur : l’imaginaire du soi naturalisé à partir d’une pathologie due à l’immersion en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2021.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Asconiens ont-ils cru en leurs corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 19 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’influence des représentations individuelles sur les modalités de pratique en longe-côte. Vers une perception de l’environnement marin génératrice d’une socialisation hybride basée sur l’aventure, le nomadisme et l’éveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Raça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review of emotional intelligence and nursing education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.103124. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumos Nyx La nuit chevillée au corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer sur le sable. Les clubs de plage dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfiguration des pratiques: l'échec du service public du sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media and Convergence Culture: A Scoping Review of the Literature on North American Basketball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.215824402094920. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244020949203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the violence and incivility of players in professional sport and the disciplinary bodies’ management: statistical analysis of French professional football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Ruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.981-1003. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2020.1729132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la convergence : théories et enjeux du transmédia pour les sciences du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1727657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiquantes de Roller Derby et le jeu du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°17 (1), pp.313-325. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed martial arts: Civilizing or decivilizing process? A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22618/TP.PJCV.20171.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skin turn dans les nouvelles mythologies sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping : quête d’une vie sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sauvage, 303 TRIMESTRIEL N°153 (34-39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rose des Vents. La naissance du voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du concept d’éthique comme mode de gestion et de contrôle des comportements des acteurs. Une étude dans le cadre du football professionnel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Ruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Règles et régulation, 7 (33), pp.3-33. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.033.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skin turn dans les nouvelles mythologies sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The Sports Heroes in the Social Imaginary, 11, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138###⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body ecology: a new philosophy through cosmotic emersiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrucia da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.16-27. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23366052.2018.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peau des sportifs dans la publicité : de l’écologie environnementale à l’écologie corporelle, des héros aux super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écologies et des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension retro possessive du sauvage dans les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naked surfing: A Brazilian example of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terezinha Petrucia da Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'écologie corporelle : vers des loisirs émersifs bien à vous, 40 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1282015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement du camping en France (1900-1970) : essai de généalogie de l’habitat de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.91 - 130. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2017.1338533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of ‘dwelling’ through leisure sport / L’habiter par les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2017.1339998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of ‘dwelling’ through leisure sport / L’habiter par les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2017.1339998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of French Sensorial Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.333 - 344. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1195114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kosmiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134 (4), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.134.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tentes et des cabanes. Archaïsmes et renouveaux touristiques en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxygen-conserving potential of the diving response: A kinetic-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Castres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2016.1183809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de bascule sensoriel. Esquisse panoramique d’un langage des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (74), pp.57 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une psychologie sociale de l’humaine nature. Lectures de Serge Moscovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheree Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130 (4), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.130.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardés de pulps et de ready-made, nous serons immortels. Considérations sur la BD et la pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de Circé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bassins corporels de la science sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125 (3), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.125.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction l'écologie corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125 (3), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.125.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just fake it!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Armada de signes. Mise en scène et publics des grands voiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seine des loisirs nautiques : jeux d'eau, terrains de jeu et conscience du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de plein air et de loisir en Haute Normandie, un ersatz de bord de mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport dans l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in the Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in the Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.67 - 98. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.67-98. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, estuaires, cours d’eau : représentations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série 10, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, estuaires et cours : essai de généalogie scientifique d’un objet à la marge des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série 10, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Camping to camp-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.98 - 113. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.5432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (3), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.109.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pédagogies de la bonne humeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.008.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliférations natures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les natures apocryphes de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tapisseries de La Dame à la licorne, allégories des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éros messager des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et langages des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations paysagères de l'estuaire de la seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (3), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.109.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.008.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations saisonnières et invasions barbares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La barbarie, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sportives et mises en paysage (Alpes, Calanques marseillaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Collard, Sports, enjeux et accidents, Paris, puf, 1998, collection « Pratiques corporelles », 220 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.064.0753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance érotique et pratiques corporelles dans la culture occidentale au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportifs de haut niveau : du record au mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mesures, évaluations. Normes et règles, 35 (3), pp.411 - 423. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.053.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs et le littoral à Marseille au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et Assimilation à la Guadeloupe. Les enjeux du corps performant de la colonie au département (1914-1965) Paris, L’Harmattan, coll. « Espaces et Temps du Sport », 2002, 416 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.042.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mettre à l'abri ou jouer sa vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77 (3), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.077.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping, des vacances populaires pour révéler son identité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter en camping ou l'art de se nicher dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (1), pp.49 - 64. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comm.2002.2111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Súostrovie kemperov: Prežívanie utópií a dobrodružstiev na ostrove Noirmoutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOGRAF journal for qualitative research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du camping en France : du vieux campeur au village de toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (4), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper ou l'expérience de la vie précaire au grand air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (4), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une maison l’autre. Parcours et mobilités résidentielles, Sous la direction de Philippe Bonnin et Roselyne Villanova, Ed. CREAPHIS, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.741-751. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping ou la meilleure des républiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (4), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et temps libre: une construction sociale du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherche sur l'anthropologie du corps et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double sens du camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et nature: un kaléidoscope d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volley des villes, volley des plages: sens et représentations d'une activité multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natureza e praticas corporais: indicios do corpo postmoderno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libero. Revista acadêmica de Pos-Graduaçao da Faculdade de Communicaçao Social Casper Libero </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance érotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensité molle du camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression primitive du monde de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aération ordinaire: nature et expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le topoguide: espace de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper aux sources de l'hédonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps utopique aux utopies du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le présentéisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise au travail vers la mise en oisiveté du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de campeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le campeur orphelin de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baignabilité de la Seine, Colloque de restitution du programme d’évaluation des impacts des Jeux Olympiques et Paralympiques de Paris 2024 - 2 avril 2025, Paris DIJOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme d’évaluation des impacts des Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIJOP, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camping et abris de loisirs : territoire de recherches Colloque Histoire et futurs des lieux de vacances et de loisirs en Ile-de-France17 & 18 juin 2025, Paris : ENSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et futurs des lieux de vacances et de loisirs en Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Foucher-Dufoix et Catherine Blain (IPRAUS - ENSA Paris Belleville), Gwendal Simon (LVMT- Université Gustave Eiffel) et Tifawt Loudaoui (AMUP - ENSA Strasbourg), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours politique du sport santé et son évolution pendant et après les JOP24, Congrès Semaine Olympique (SOP2025), Université de Rouen, 1er avril 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOP 2025 - session sport santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROUEN, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la baignabilité. Colloque baignabilité de la Seine, Paris Cité, 25 septembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après le bain… Retours sur la restauration de baignade fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrieu B., Schut P.O., Sirost O., Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer sur la colline d’Ascona, Colloque international, Imaginaire et quotidien – en hommage à Michel Maffesoli – Paris, Sorbonne : 15 novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire et quotidien – en hommage à Michel Maffesoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAQ - CRI, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes écologiques en sciences du sport. Colloque international Ecological paradigms in sport sciences, Université Rouen Normandie, 27 juin 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological paradigms in sport sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evrard B., Lepillé R., Sirost O., Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sportif face à la nature dans le roman jungle, Colloque Sport et Masculinités, Rouen, 13 & 14 novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauer T., Bonnet C., Ledda S., Marpeau A.-C., Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé entre adaptation factuelle et déclin des institutions modernes. Colloque : Le sport santé une exception française, Université Rouen Normandie, 5 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport santé une exception française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrieu B. &amp; Sirost O., Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, anthropologie et environnement. Colloque international Ecological paradigms in sport sciences, Université Rouen Normandie, 28 juin 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological paradigms in sport sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evard B., Lepillé R., Sirost O., Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires des naturismes en mutation. Entre camping, résidence et hôtellerie de plein air. Séminat, 7 & 8 novembre 2024, MUCEM, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM (Lorente D., Andrieu B.), Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et olympisme un rendez-vous manqué. Semaine olympique, Université Rouen Normandie, 4 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine olympique - session Esport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROUEN, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du plateau de perception de l’environnement, Journée PRESEN, 15 mai 2023, Université du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la plateforme PRESEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESEN, May 2023, Le havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport, jeux vidéo, sports &amp; gaming. Colloque international Esport &amp; Gaming,5-6 juin 2023 Mont-Saint-Aignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esport &amp; Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vari J. &amp; O. Sirost, Jun 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loiseau : de la science des bois au plein air, webinaire Surf Cosmose, 20 mai 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf Cosmose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Sayeux (UCA), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une plateforme de perception de l’environnement, Journée PRESEN, 16 mai 2022, Université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la plateforme PRESEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESEN, May 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le Esport en Normandie, Journée l’Esport en Normandie, Université de Caen, 21 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée l’Esport en Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Normandie - Université de Caen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et santé : comparaisons internationales, colloque international DRJSCS, 20-21 janvier 2021, DRJSCS Rouen H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRJSCS, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorium Nocturne, Colloque Anthropologie des sens, Paris Sorbonne, 7-8 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, marie-luce gélard, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schisme du sport santé, Sport santé, colloque international DRJSCS, 20-21 janvier 2021, DRJSCS Rouen H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport santé, colloque international DRJSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRJSCS, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage 303 TRIMESTRIEL N°153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 303 TRIMESTRIEL N°153, 2018, ISBN : 979-10-93572-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure and Dwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 41 - 2017, issue 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension retro possessive du sauvage dans les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°3, MAI 2017, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in the Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, estuaires et cours d'eau : représentations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 10, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et langages des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (109), 2010, Sociétés, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.109.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliférantes natures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes humeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Echinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nature ? Le camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (4), 192 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie – La tente de camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Sohrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ferrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Têtedoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2025, 978-2-490958-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. Springer, 2020, 978-3-030-48708-9. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Verità - Cahiers d'histoire culturelle n° 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours, N°29, pp.1-100, 2019, 978-2-918815-14-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.250, 2018, 9781351337069. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte verità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours, Faculté de lettres et langues, 2018, Cahiers d'histoire culturelle, n° 29, 978-2-918815-14-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Ethnographies plurielles #7 : Ethnographies et engagements - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPO. PUPO Presses universitaires de Paris Nanterre, 2011, 9782821851108. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au grand air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie du corps. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2009, Bernard Andrieu, 2-86480-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps extrême dans les sociétés occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouvements des savoirs. L'Harmattan, 2005, Bernard Andrieu, 2-7475-7907-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Utopies du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Constructs of the Living Environment through Nature Sports Practice’s Locations and Attitude of Public Authorities towards Peri-Urban Natures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Deltas Research - Further Recent Advances [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir arpenteur de rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-119, 2025, 9782959398933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del campamento al camping. Una precariedad deseada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del campamento al camping. Una precariedad deseada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNR Editora Editorial de la Universidad Nacional de Rosario Secretaría de Extensión Universitaria Urquiza 2050 - S2000AOB / Rosario, República Argentina, pp.269-286, 2021, 978-987-702-495-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor leisure activities at odds with the city ? Arcachon bay and the Massif des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ducrotoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charly Machemehl; Olivier Sirost; Jean-Paul Ducrotoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and rewilding river cities for outdoor recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021, Estuaries of the World, 978-3030487119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind Good Ecological Status, the Quest to Reconquer Water Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2021, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-7, 2021, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role and Significance of the Recreational Reconquest of Port Spaces: Rouen (France) Reinvention at the Neck of the Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-85, 2021, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow camping : le campeur animé d’un idéal glam dans la cabane des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre Slow Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.141-172, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche nordique : une activité physique et sportive au développement, aux perceptions et aux motifs de pratique individualisés en lien avec l’émergence de la slow-culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Raça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre Slow Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.225-240, 2020, collection épistémologie du corps, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role and significance of the recreational reconquest of port spaces: Rouen (France), reinvention at the neck of the estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Briefs in environmental sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblis, 2018, 978-2-271-11931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body ecology The basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recosmologisation of the world: From Monte Verità to naturism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naked surfing in Tambaba, Brazil: An example of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terenzinha Petrucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central themes in body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781351337069 </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblis, 2018, 978-2-271-11931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu, Bernard; Parry, jim; Porrovecchio,Alessandro; Sirost, olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 6 p., 2018, 9781351337069. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au grand air. Un regard anthropologique sur le besoin de retour à la nature et à la mer pour l’homme du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert (Géographe), laboratoire TVES (EA 4477), Université du Littoral–Côte d'Opale; Christophe Gibout (Sociologue). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance &amp; urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le jardin de la métropole. Politiques végétales du vivre ensemble à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cheree Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping ou l’habiter temporairement la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité de l'architecture et du patrimoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le campement Nomades, voyageurs, contestataires, conquérants, infortunés, exilés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2016, 978-2-330-06039-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs dans l'estuaire de la Seine : natures périurbaines et cadres de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot, Françoise Lucchini et Claire Maingon (dir.), La Seine, une vallée, des imaginaires, PURH, p. 93-102.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages récréatifs de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.192-193, 2015, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.9963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Desbonnet et la culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Desbonnet. Ma gymnastique des organes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2343018300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age d'Homme, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps du monde. Un Atlas des pratiques corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentrer dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme postmoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Bourin, 2012, 978-2849413524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2840160793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maffesoli, l’héritage d’Eranos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérive autour de l’œuvre de Michel Maffesoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2271071194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre la Nature. Un défi pour le 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En plein soleil. Vers l’énergie Bernard Andrieu Préface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782758803959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri de loisirs : un territoire de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-320, 2011, 9782821851108. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2011, 9782821851108. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camping en Occident 19e-20e siècles: sportifs, aventuriers et touristes dans leurs abris de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2840160793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri de loisirs: un territoire de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2840160793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire SF dans les comics : du handicap au corps surnaturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la fin du handicap ? : Pratiques sportives, nouveaux enjeux, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2814300118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au grand air ou l’invention occidentale des milieux récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie au grand air. Aventures du corps et évasions vers la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2864809876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club des Explorateurs Français : des pratiques de plein air aux musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du folklore à l'ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2735112333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages nautiques de l’estuaire de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie au grand air. Aventures du corps et évasions vers la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2864809876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre errance et itinéraires : l’avènement du camping et du plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sportsnature.org. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinérance, du Tour aux détours : Figure contemporaine des pratiques récréatives de nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, 2008, 978-2915493863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps libre, temps de travail: un nouveau contrat social?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PU Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler plus, travailler moins, travailler autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2753504172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpi sportivi e individuazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il corpo a più dimensioni. Identità, consumo, comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-8846465276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps extrême et l’Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan - GDR 2322 CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps extrême dans les sociétés occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2747579070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps de l’Autre : une nouvelle économie du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoos humains. De la vénus hottentote aux reality shows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques corporelles et sensibilités à la montagne. Bilan des recherches sur les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permanence et changements dans les sociétés alpines: Etat des lieux et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-2744904417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il corpo dell’Altro : una nuova economia dello sguardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ombre Corte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo umani. Dalla Venere ottentotta al reality show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-8887009415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des pratiques de plein air en France (1937-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Indochine à l'Algérie La jeunesse en mouvements des deux côtés du miroir colonial, 1940-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9782707140074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaïsme et socialité postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclée de Brouwer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la mutation, Cultures en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 978-2-9515924-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact JOP baignabilité de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la transition écologique et de la cohésion des territoires. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du projet BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bocquené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Etchebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon potentiel des estuaires : conclusions et perspectives du projet BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon état écologique pour qui ? Appréhender le bon état écologique dans les estuaires français Seine, Loire et Gironde - Rapport Liteau BEEST Axe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon état écologique pour qui ? Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sampaio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier SIROST </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3178-1060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067221637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Terre libérée : une dystopie glocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-31 | 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14l9b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons sport-santé et dynamiques territoriales : une étude de cas en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping, d'hier à aujour'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 04-2026 (295), pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional intelligence training in health students: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1511851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we escape Hegel? An emersive awareness through cosmic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Poquerusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sioji Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kurashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2575270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of physical activity intensity on students’ well-being and emotional intelligence: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2025.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, physical activity, and mindfulness practices among youth amidst COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1493729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences émotionnelles et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Thomasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 10, Numéro 1, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences émotionnelles et simulation. Une étude pilote en soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Thomasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 10, Numéro 1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper en France. Le goût furtif de la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISSN 0336-1446 (380), pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of the wind. Ecology of serious leisure in the Brazilian Northeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrucia Da Nobrega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6:1406311), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1406311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 minutes physical activity a day! Daily Sustainable Health Olympics to combat sedentary behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagoras: International Academic Journal on Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le corps des asconiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ISSN : 1281-6019 (35), pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le corpocène, la vivacité écologique d‘Hartmut Rosa, d’Andréas Weber et d’Hildegard Kut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 245 (3), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/all.245.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Nordic walking compared to non-sporting activities on socialization and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Raça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2023.2184063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au corpocène, une cosmotique des vivants : Hartmut Rosa, Andreas Weber et Hildegard Kurt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lorenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 245 (3), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/all.245.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de l’oreille du surfeur : l’imaginaire du soi naturalisé à partir d’une pathologie due à l’immersion en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2021.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’influence des représentations individuelles sur les modalités de pratique en longe-côte. Vers une perception de l’environnement marin génératrice d’une socialisation hybride basée sur l’aventure, le nomadisme et l’éveil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Raça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2021025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Asconiens ont-ils cru en leurs corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 19 (1), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review of emotional intelligence and nursing education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.103124. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nepr.2021.103124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thumos Nyx La nuit chevillée au corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfiguration des pratiques: l'échec du service public du sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer sur le sable. Les clubs de plage dans les Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media and Convergence Culture: A Scoping Review of the Literature on North American Basketball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sage Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.215824402094920. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2158244020949203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the violence and incivility of players in professional sport and the disciplinary bodies’ management: statistical analysis of French professional football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Ruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (6), pp.981-1003. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2020.1729132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la convergence : théories et enjeux du transmédia pour les sciences du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2020.1727657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiquantes de Roller Derby et le jeu du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°17 (1), pp.313-325. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.017.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed martial arts: Civilizing or decivilizing process? A bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22618/TP.PJCV.20171.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skin turn dans les nouvelles mythologies sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping : quête d’une vie sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sauvage, 303 TRIMESTRIEL N°153 (34-39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du concept d’éthique comme mode de gestion et de contrôle des comportements des acteurs. Une étude dans le cadre du football professionnel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Ruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Règles et régulation, 7 (33), pp.3-33. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.033.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rose des Vents. La naissance du voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skin turn dans les nouvelles mythologies sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The Sports Heroes in the Social Imaginary, 11, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138###⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body ecology: a new philosophy through cosmotic emersiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrucia da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Carolinae : Kinanthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.16-27. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14712/23366052.2018.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écologies et des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension retro possessive du sauvage dans les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peau des sportifs dans la publicité : de l’écologie environnementale à l’écologie corporelle, des héros aux super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.015.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naked surfing: A Brazilian example of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terezinha Petrucia da Nóbrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'écologie corporelle : vers des loisirs émersifs bien à vous, 40 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2017.1282015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement du camping en France (1900-1970) : essai de généalogie de l’habitat de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.91 - 130. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2017.1338533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of ‘dwelling’ through leisure sport / L’habiter par les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2017.1339998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of ‘dwelling’ through leisure sport / L’habiter par les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure / Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2017.1339998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of French Sensorial Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.333 - 344. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1195114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kosmiker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134 (4), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.134.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tentes et des cabanes. Archaïsmes et renouveaux touristiques en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxygen-conserving potential of the diving response: A kinetic-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Castres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2016.1183809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de bascule sensoriel. Esquisse panoramique d’un langage des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (74), pp.57 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une psychologie sociale de l’humaine nature. Lectures de Serge Moscovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheree Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 130 (4), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.130.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardés de pulps et de ready-made, nous serons immortels. Considérations sur la BD et la pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de Circé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction l'écologie corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125 (3), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.125.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bassins corporels de la science sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125 (3), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.125.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just fake it!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Armada de signes. Mise en scène et publics des grands voiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seine des loisirs nautiques : jeux d'eau, terrains de jeu et conscience du milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de plein air et de loisir en Haute Normandie, un ersatz de bord de mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in the Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.67 - 98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.67-98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in the Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.21-29. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport dans l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2011.10707814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, estuaires, cours d’eau : représentations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série 10, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, estuaires et cours : essai de généalogie scientifique d’un objet à la marge des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série 10, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper en Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Camping to camp-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.98 - 113. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.5432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (3), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.109.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliférations natures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les natures apocryphes de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pédagogies de la bonne humeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.008.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tapisseries de La Dame à la licorne, allégories des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éros messager des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et langages des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.086.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations paysagères de l'estuaire de la seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109 (3), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.109.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.008.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations saisonnières et invasions barbares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La barbarie, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sportives et mises en paysage (Alpes, Calanques marseillaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 181, pp.181-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Collard, Sports, enjeux et accidents, Paris, puf, 1998, collection « Pratiques corporelles », 220 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.064.0753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance érotique et pratiques corporelles dans la culture occidentale au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sportifs de haut niveau : du record au mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mesures, évaluations. Normes et règles, 35 (3), pp.411 - 423. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.053.0411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs et le littoral à Marseille au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et Assimilation à la Guadeloupe. Les enjeux du corps performant de la colonie au département (1914-1965) Paris, L’Harmattan, coll. « Espaces et Temps du Sport », 2002, 416 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.042.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mettre à l'abri ou jouer sa vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 77 (3), pp.5-15. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.077.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping, des vacances populaires pour révéler son identité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter en camping ou l'art de se nicher dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (1), pp.49 - 64. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comm.2002.2111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Súostrovie kemperov: Prežívanie utópií a dobrodružstiev na ostrove Noirmoutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOGRAF journal for qualitative research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts du camping en France : du vieux campeur au village de toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (4), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper ou l'expérience de la vie précaire au grand air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (4), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une maison l’autre. Parcours et mobilités résidentielles, Sous la direction de Philippe Bonnin et Roselyne Villanova, Ed. CREAPHIS, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.741-751. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping ou la meilleure des républiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31 (4), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.014.0669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et temps libre: une construction sociale du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CIEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe de recherche sur l'anthropologie du corps et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double sens du camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et nature: un kaléidoscope d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volley des villes, volley des plages: sens et représentations d'une activité multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natureza e praticas corporais: indicios do corpo postmoderno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libero. Revista acadêmica de Pos-Graduaçao da Faculdade de Communicaçao Social Casper Libero </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance érotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensité molle du camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression primitive du monde de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aération ordinaire: nature et expériences vécues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le topoguide: espace de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de la Revue de Géographie Alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camper aux sources de l'hédonisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corps utopique aux utopies du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise au travail vers la mise en oisiveté du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le présentéisme sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de campeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le campeur orphelin de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baignabilité de la Seine, Colloque de restitution du programme d’évaluation des impacts des Jeux Olympiques et Paralympiques de Paris 2024 - 2 avril 2025, Paris DIJOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme d’évaluation des impacts des Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIJOP, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camping et abris de loisirs : territoire de recherches Colloque Histoire et futurs des lieux de vacances et de loisirs en Ile-de-France17 & 18 juin 2025, Paris : ENSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et futurs des lieux de vacances et de loisirs en Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Foucher-Dufoix et Catherine Blain (IPRAUS - ENSA Paris Belleville), Gwendal Simon (LVMT- Université Gustave Eiffel) et Tifawt Loudaoui (AMUP - ENSA Strasbourg), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours politique du sport santé et son évolution pendant et après les JOP24, Congrès Semaine Olympique (SOP2025), Université de Rouen, 1er avril 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOP 2025 - session sport santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROUEN, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie de la baignabilité. Colloque baignabilité de la Seine, Paris Cité, 25 septembre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après le bain… Retours sur la restauration de baignade fluviale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrieu B., Schut P.O., Sirost O., Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheminer sur la colline d’Ascona, Colloque international, Imaginaire et quotidien – en hommage à Michel Maffesoli – Paris, Sorbonne : 15 novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire et quotidien – en hommage à Michel Maffesoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEAQ - CRI, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sportif face à la nature dans le roman jungle, Colloque Sport et Masculinités, Rouen, 13 & 14 novembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauer T., Bonnet C., Ledda S., Marpeau A.-C., Nov 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé entre adaptation factuelle et déclin des institutions modernes. Colloque : Le sport santé une exception française, Université Rouen Normandie, 5 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport santé une exception française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrieu B. &amp; Sirost O., Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, anthropologie et environnement. Colloque international Ecological paradigms in sport sciences, Université Rouen Normandie, 28 juin 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological paradigms in sport sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evard B., Lepillé R., Sirost O., Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradigmes écologiques en sciences du sport. Colloque international Ecological paradigms in sport sciences, Université Rouen Normandie, 27 juin 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological paradigms in sport sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evrard B., Lepillé R., Sirost O., Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires des naturismes en mutation. Entre camping, résidence et hôtellerie de plein air. Séminat, 7 & 8 novembre 2024, MUCEM, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM (Lorente D., Andrieu B.), Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport et olympisme un rendez-vous manqué. Semaine olympique, Université Rouen Normandie, 4 avril 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine olympique - session Esport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROUEN, Apr 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du plateau de perception de l’environnement, Journée PRESEN, 15 mai 2023, Université du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la plateforme PRESEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESEN, May 2023, Le havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esport, jeux vidéo, sports &amp; gaming. Colloque international Esport &amp; Gaming,5-6 juin 2023 Mont-Saint-Aignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esport &amp; Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vari J. &amp; O. Sirost, Jun 2023, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Loiseau : de la science des bois au plein air, webinaire Surf Cosmose, 20 mai 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surf Cosmose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Sayeux (UCA), May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une plateforme de perception de l’environnement, Journée PRESEN, 16 mai 2022, Université de Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la plateforme PRESEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRESEN, May 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le Esport en Normandie, Journée l’Esport en Normandie, Université de Caen, 21 mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée l’Esport en Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Normandie - Université de Caen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et santé : comparaisons internationales, colloque international DRJSCS, 20-21 janvier 2021, DRJSCS Rouen H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRJSCS, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorium Nocturne, Colloque Anthropologie des sens, Paris Sorbonne, 7-8 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, marie-luce gélard, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le schisme du sport santé, Sport santé, colloque international DRJSCS, 20-21 janvier 2021, DRJSCS Rouen H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport santé, colloque international DRJSCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRJSCS, Jan 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvage 303 TRIMESTRIEL N°153</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 303 TRIMESTRIEL N°153, 2018, ISBN : 979-10-93572-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure and Dwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 41 - 2017, issue 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension retro possessive du sauvage dans les loisirs sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°3, MAI 2017, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in the Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleuves, estuaires et cours d'eau : représentations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 10, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et langages des sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proliférantes natures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (109), 2010, Sociétés, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.109.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes humeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Echinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nature ? Le camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (4), 192 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience vécue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie – La tente de camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Sohrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ferrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Têtedoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2025, 978-2-490958-08-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. Springer, 2020, 978-3-030-48708-9. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Verità - Cahiers d'histoire culturelle n° 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cluet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours, N°29, pp.1-100, 2019, 978-2-918815-14-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.250, 2018, 9781351337069. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte verità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours, Faculté de lettres et langues, 2018, Cahiers d'histoire culturelle, n° 29, 978-2-918815-14-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques & développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Sonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Gibout. EDILIVRE, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Ethnographies plurielles #7 : Ethnographies et engagements - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPO. PUPO Presses universitaires de Paris Nanterre, 2011, 9782821851108. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au grand air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie du corps. Presses universitaires de Nancy - Editions Universitaires de Lorraine, 2009, Bernard Andrieu, 2-86480-987-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps extrême dans les sociétés occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouvements des savoirs. L'Harmattan, 2005, Bernard Andrieu, 2-7475-7907-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Utopies du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Constructs of the Living Environment through Nature Sports Practice’s Locations and Attitude of Public Authorities towards Peri-Urban Natures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Deltas Research - Further Recent Advances [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir arpenteur de rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bénard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-119, 2025, 9782959398933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del campamento al camping. Una precariedad deseada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Del campamento al camping. Una precariedad deseada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNR Editora Editorial de la Universidad Nacional de Rosario Secretaría de Extensión Universitaria Urquiza 2050 - S2000AOB / Rosario, República Argentina, pp.269-286, 2021, 978-987-702-495-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind Good Ecological Status, the Quest to Reconquer Water Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-37, 2021, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor leisure activities at odds with the city ? Arcachon bay and the Massif des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ducrotoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charly Machemehl; Olivier Sirost; Jean-Paul Ducrotoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and rewilding river cities for outdoor recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021, Estuaries of the World, 978-3030487119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Machemehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ducrotoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-7, 2021, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role and Significance of the Recreational Reconquest of Port Spaces: Rouen (France) Reinvention at the Neck of the Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-85, 2021, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow camping : le campeur animé d’un idéal glam dans la cabane des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre Slow Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.141-172, 2020, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche nordique : une activité physique et sportive au développement, aux perceptions et aux motifs de pratique individualisés en lien avec l’émergence de la slow-culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Raça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre Slow Enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.225-240, 2020, collection épistémologie du corps, 978-2-8143-0568-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role and significance of the recreational reconquest of port spaces: Rouen (France), reinvention at the neck of the estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Briefs in environmental sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body ecology The basic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recosmologisation of the world: From Monte Verità to naturism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblis, 2018, 978-2-271-11931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naked surfing in Tambaba, Brazil: An example of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terenzinha Petrucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central themes in body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781351337069 </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblis, 2018, 978-2-271-11931-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrieu, Bernard; Parry, jim; Porrovecchio,Alessandro; Sirost, olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 6 p., 2018, 9781351337069. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780203704059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au grand air. Un regard anthropologique sur le besoin de retour à la nature et à la mer pour l’homme du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Herbert (Géographe), laboratoire TVES (EA 4477), Université du Littoral–Côte d'Opale; Christophe Gibout (Sociologue). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance &amp; urbanité. L'intégration des ports dans les villes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 978-2-7574-1592-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le jardin de la métropole. Politiques végétales du vivre ensemble à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cheree Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités sportives, récréatives et ludiques &amp; développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978.2.414.16119.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le camping ou l’habiter temporairement la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cité de l'architecture et du patrimoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le campement Nomades, voyageurs, contestataires, conquérants, infortunés, exilés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2016, 978-2-330-06039-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs dans l'estuaire de la Seine : natures périurbaines et cadres de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arnaud Brennetot, Françoise Lucchini et Claire Maingon (dir.), La Seine, une vallée, des imaginaires, PURH, p. 93-102.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages récréatifs de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.192-193, 2015, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.9963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Desbonnet et la culture corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmond Desbonnet. Ma gymnastique des organes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2343018300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Age d'Homme, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps du monde. Un Atlas des pratiques corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentrer dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme postmoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Bourin, 2012, 978-2849413524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2840160793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maffesoli, l’héritage d’Eranos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérive autour de l’œuvre de Michel Maffesoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2271071194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre la Nature. Un défi pour le 21e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En plein soleil. Vers l’énergie Bernard Andrieu Préface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782758803959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri de loisirs : un territoire de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-320, 2011, 9782821851108. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence des abris de loisirs aux formes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Raveneau; Olivier Sirost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris-Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2011, 9782821851108. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.3681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camping en Occident 19e-20e siècles: sportifs, aventuriers et touristes dans leurs abris de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2840160793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’abri de loisirs: un territoire de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris 10. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-2840160793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire SF dans les comics : du handicap au corps surnaturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers la fin du handicap ? : Pratiques sportives, nouveaux enjeux, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2814300118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au grand air ou l’invention occidentale des milieux récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie au grand air. Aventures du corps et évasions vers la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2864809876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Club des Explorateurs Français : des pratiques de plein air aux musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du folklore à l'ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2735112333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages nautiques de l’estuaire de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Féménias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie au grand air. Aventures du corps et évasions vers la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2864809876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre errance et itinéraires : l’avènement du camping et du plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sportsnature.org. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinérance, du Tour aux détours : Figure contemporaine des pratiques récréatives de nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, 2008, 978-2915493863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps libre, temps de travail: un nouveau contrat social?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PU Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler plus, travailler moins, travailler autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2753504172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpi sportivi e individuazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il corpo a più dimensioni. Identità, consumo, comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-8846465276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps extrême et l’Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan - GDR 2322 CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps extrême dans les sociétés occidentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 978-2747579070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps de l’Autre : une nouvelle économie du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoos humains. De la vénus hottentote aux reality shows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques corporelles et sensibilités à la montagne. Bilan des recherches sur les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permanence et changements dans les sociétés alpines: Etat des lieux et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-2744904417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il corpo dell’Altro : una nuova economia dello sguardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ombre Corte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo umani. Dalla Venere ottentotta al reality show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 978-8887009415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation des pratiques de plein air en France (1937-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Indochine à l'Algérie La jeunesse en mouvements des deux côtés du miroir colonial, 1940-1962</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9782707140074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaïsme et socialité postmoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclée de Brouwer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la mutation, Cultures en mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 978-2-9515924-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact JOP baignabilité de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olaf Schut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la transition écologique et de la cohésion des territoires. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du projet BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bocquené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Etchebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon état écologique pour qui ? Appréhender le bon état écologique dans les estuaires français Seine, Loire et Gironde - Rapport Liteau BEEST Axe 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon potentiel des estuaires : conclusions et perspectives du projet BEEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon état écologique pour qui ? Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sampaio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25F9FD5C"/>
+    <w:nsid w:val="620619EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-sirost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3178-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067221637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorent&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14l9b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Ruffin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poquerusse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Hajj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sioji Ito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575270" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1511851" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1493729" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thomasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrucia Da Nobrega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1406311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.245.0103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ra&#231;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sayeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2021.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03573579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L7K2HL0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103124" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03313381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415343v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03133671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02913874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roult" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244020949203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1727657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02904855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delory" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20171.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138123" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01852148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138###" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrucia da Nobrega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366052.2018.2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D&#8217;andrea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849557v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezinha Petrucia da N&#243;brega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1338533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339998" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.134.0029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1183809" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheree Bellenger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.130.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.125.0011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.125.0005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707814" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707815" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707817" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12065" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.5432" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.109.0005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0041" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delahaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.109.0119" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Niel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0753" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.053.0411" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorimier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.042.0351" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.077.0005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2002.2111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0607" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0581" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0741" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eloit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850183v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850199v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290523v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290497v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290485v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290426v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290370v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850208v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850210v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echinard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850213v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Sohrab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#234;tedoie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10355&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ducrotoy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02051560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cluet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848602v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Parry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203704059" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885013v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848101v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848091v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115460" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402794v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610251v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machemehl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sirost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926663v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02934792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02934808v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849566v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848610v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848603v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848608v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terenzinha Petrucia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849576v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100761080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheree Bellenger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.9963" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849612v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849605v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850126v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850132v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850135v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850140v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850137v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850149v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850204v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850165v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850205v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850168v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850172v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05021686v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599578v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597452v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sampaio da Silva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sayeux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-sirost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3178-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067221637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorent&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14l9b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Ruffin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1511851" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Poquerusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya El Hajj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sioji Ito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kurashima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575270" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1493729" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thomasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713174v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrucia Da Nobrega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1406311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lorente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.245.0103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ra&#231;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sayeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2021.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03527066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L7K2HL0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03573579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2021.103124" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03313381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03133671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02913874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roult" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Machemehl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244020949203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Ruppe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1729132" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1727657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02904855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delory" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20171.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138123" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01978042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.033.0003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01852148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138###" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrucia da Nobrega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/23366052.2018.2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D&#8217;andrea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.015.0167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezinha Petrucia da N&#243;brega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1338533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339998" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.134.0029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325466v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Castres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1183809" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheree Bellenger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.130.0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.125.0005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.125.0011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707815" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707817" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707814" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12079" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12065" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.5432" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.109.0005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848624v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delahaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0057" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.109.0119" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Niel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.064.0753" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.053.0411" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorimier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.042.0351" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.077.0005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2002.2111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0607" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0581" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850180v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0741" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.014.0669" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850190v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850186v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Eloit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850183v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850185v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850191v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290523v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290497v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290531v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290485v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290463v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290438v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290426v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290539v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290370v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849587v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850217v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio d'Andrea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850208v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850215v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850210v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850206v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echinard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850213v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Sohrab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l T&#234;tedoie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10355&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ducrotoy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02051560v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cluet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848602v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Parry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203704059" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387463v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cout" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Sonnic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885013v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848071v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3681" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848101v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848091v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115460" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361799v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402794v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926663v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610251v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machemehl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sirost" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ducrotoy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02934792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02934808v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848610v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848603v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849566v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848608v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terenzinha Petrucia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849569v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849576v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100761080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheree Bellenger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849591v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.9963" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849612v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849605v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135848v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3737" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3737" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03135833v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3687" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850126v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850125v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850132v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850135v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850140v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850137v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850149v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850165v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850205v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850168v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850172v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850203v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05021686v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599542v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquen&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etchebert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Foussard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999549v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599578v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leveque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597452v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sampaio da Silva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sayeux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalric" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>