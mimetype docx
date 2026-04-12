--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 320 (1), pp.146-159. </w:t>
+              <w:t xml:space="preserve">, 2025, 320 (1), pp.146-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -425,235 +425,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted majority tournaments and Kemeny ranking with 2-dimensional Euclidean preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+                <w:t xml:space="preserve">Beyond pairwise comparisons in social choice: A setwise Kemeny aggregation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Portoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.05.009⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 904, pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694542v1</w:t>
+                <w:t xml:space="preserve">hal-03560807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond pairwise comparisons in social choice: A setwise Kemeny aggregation problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Portoleau</w:t>
+                <w:t xml:space="preserve">Weighted majority tournaments and Kemeny ranking with 2-dimensional Euclidean preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 904, pp.27-47. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.6-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560807v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a Generalized Gini Index in Stable Marriage Problems: NP-Hardness, Approximation and a Polynomial Time Special Case</w:t>
               </w:r>
@@ -2198,51 +2198,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Ordinal Regression for Collaborative Preference Learning with Opinion Synergies</w:t>
+                <w:t xml:space="preserve">Régression ordinale robuste pour l'élicitation de préférences multi-attributs avec synergies entre attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
@@ -2260,411 +2260,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236135v1</w:t>
+                <w:t xml:space="preserve">hal-04344185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression ordinale robuste pour l'élicitation de préférences multi-attributs avec synergies entre attributs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+                <w:t xml:space="preserve">Algorithmic Recognition of 2-Euclidean Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence ECAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. pp.637-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344185v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Recognition of 2-Euclidean Preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach to Preference Learning with Interaction Terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Artificial Intelligence ECAI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. pp.637-644, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. pp.835-842, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA230326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232747v1</w:t>
+                <w:t xml:space="preserve">hal-04232730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach to Preference Learning with Interaction Terms</w:t>
+                <w:t xml:space="preserve">Robust Ordinal Regression for Collaborative Preference Learning with Opinion Synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meltem Öztürk</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence ECAI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. pp.835-842, </w:t>
+              <w:t xml:space="preserve">The 22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.2439-2441, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA230351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3545946.3598960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232730v1</w:t>
+                <w:t xml:space="preserve">hal-04236135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinal dominance with binary interactions for subset choice: axiomatic analysis and complexity issues</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Pairwise Comparisons in Social Choice: A Setwise Kemeny Aggregation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Portoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4032,1081 +4032,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Game-Theoretic View of Randomized Fair Multi-Agent Optimization</w:t>
+                <w:t xml:space="preserve">Complexity of Solving Decision Trees with Skew-Symmetric Bilinear Utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IJCAI Algorithmic Game Theory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560545v1</w:t>
+                <w:t xml:space="preserve">hal-01562272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Decision Making Under Risk with the Weighted Expected Utility Model</w:t>
+                <w:t xml:space="preserve">A Game-Theoretic View of Randomized Fair Multi-Agent Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'17)</w:t>
+              <w:t xml:space="preserve">The 3rd IJCAI Algorithmic Game Theory Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515989v1</w:t>
+                <w:t xml:space="preserve">hal-01560545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Solving Decision Trees with Skew-Symmetric Bilinear Utility</w:t>
+                <w:t xml:space="preserve">Incremental Decision Making Under Risk with the Weighted Expected Utility Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562272v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Sugeno Integral in Optimal Assignment Problems with Qualitative Utilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Deux approches pour l'identification d'un axe politique gauche-droite à partir de données de votes par approbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355115v1</w:t>
+                <w:t xml:space="preserve">hal-01340598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux approches pour l'identification d'un axe politique gauche-droite à partir de données de votes par approbation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Une nouvelle borne pour les problèmes d'optimisation combinatoire robuste avec des coûts sous forme d'intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340598v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle borne pour les problèmes d'optimisation combinatoire robuste avec des coûts sous forme d'intervalles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-peakedness Based on the Net Preference Matrix: Characterization and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Computational Social Choice (COMSOC-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340597v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-peakedness Based on the Net Preference Matrix: Characterization and Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Sugeno Integral in Optimal Assignment Problems with Qualitative Utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Drissi Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Social Choice (COMSOC-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518068v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Number of Queries in Interactive Value Iteration</w:t>
+                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Algorithmic Decision Theory (ADT 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213280v1</w:t>
+                <w:t xml:space="preserve">hal-01214859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préférences unimodales fondées sur la matrice des préférences nettes : caractérisation et étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214859v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences unimodales fondées sur la matrice des préférences nettes : caractérisation et étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214857v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
+                <w:t xml:space="preserve">Reducing the Number of Queries in Interactive Value Iteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Algorithmic Decision Theory (ADT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lexington, KY, United States. pp.139-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212802v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
               </w:r>
@@ -5713,213 +5713,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
+                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.270-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270092v1</w:t>
+                <w:t xml:space="preserve">hal-01497136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Galand</w:t>
+                <w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497136v1</w:t>
+                <w:t xml:space="preserve">hal-01270092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
               </w:r>
@@ -6184,1095 +6184,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolute Choice in Sequential Decision Problems with Multiple Priors</w:t>
+                <w:t xml:space="preserve">Optimisation de l'utilité espérée pessimiste dans les arbres de décision avec a priori multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence (IJCAI 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282520v1</w:t>
+                <w:t xml:space="preserve">hal-01282521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Committee Selection with a Weight Constraint Based on a Pairwise Dominance Relation</w:t>
+                <w:t xml:space="preserve">Yet another two-phase method for the biobjective assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Multiple Criteria Decision Making (MCDM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Jyvaskyla, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285704v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet another two-phase method for the biobjective assignment problem</w:t>
+                <w:t xml:space="preserve">Committee Selection with a Weight Constraint Based on a Pairwise Dominance Relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Multiple Criteria Decision Making (MCDM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.28-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285742v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilité espérée pessimiste dans les arbres de décision avec a priori multiples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Strategy-proof Mechanisms for Facility Location Games with Many Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.67-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282521v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy-proof Mechanisms for Facility Location Games with Many Facilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Sélection d'un comité fondée sur une classification ordinale des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285708v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'un comité fondée sur une classification ordinale des individus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Delort</w:t>
+                <w:t xml:space="preserve">Algorithmes à véracité garantie pour le placement d'installations sur une ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282514v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes à véracité garantie pour le placement d'installations sur une ligne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Resolute Choice in Sequential Decision Problems with Multiple Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence (IJCAI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.2120-2125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5591/978-1-57735-516-8/IJCAI11-354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282515v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de choix résolu au sens de Jaffray dans les arbres de décision munis de probabilités imprécises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Using bound sets in multiobjective optimization: Application to the biobjective binary knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Experimental Algorithms (SEA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Naples, Italy. pp.253-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13193-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291458v1</w:t>
+                <w:t xml:space="preserve">hal-01291385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bound sets in multiobjective optimization: Application to the biobjective binary knapsack problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Delort</w:t>
+                <w:t xml:space="preserve">Une approche de choix résolu au sens de Jaffray dans les arbres de décision munis de probabilités imprécises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Experimental Algorithms (SEA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.141-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13193-6_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291385v1</w:t>
+                <w:t xml:space="preserve">hal-01291458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix résolu et utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
+                <w:t xml:space="preserve">Optimisation de l'utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones Modèles formels de l'interaction (MFI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.181-192</w:t>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296339v1</w:t>
+                <w:t xml:space="preserve">hal-01296557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
+                <w:t xml:space="preserve">Choix résolu et utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones Modèles formels de l'interaction (MFI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296557v1</w:t>
+                <w:t xml:space="preserve">hal-01296339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition de services Web et équité vis-à-vis des utilisateurs finaux</w:t>
               </w:r>
@@ -7529,390 +7529,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch and bound algorithm for Choquet optimization in multicriteria problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Approche algorithmique de la recherche d'une stratégie RDU-optimale dans un arbre de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Multiple Criteria Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.79-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294546v1</w:t>
+                <w:t xml:space="preserve">hal-01303913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-dependent Probability Weighting in Sequential Decision Problems under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Optimization of the Choquet integral in multicriteria combinatorial problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sydney, Australia. pp.148-155</w:t>
+              <w:t xml:space="preserve">19th International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302969v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche algorithmique de la recherche d'une stratégie RDU-optimale dans un arbre de décision</w:t>
+                <w:t xml:space="preserve">Rank-dependent Probability Weighting in Sequential Decision Problems under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.79-94</w:t>
+              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sydney, Australia. pp.148-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303913v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Choquet integral in multicriteria combinatorial problems</w:t>
+                <w:t xml:space="preserve">A branch and bound algorithm for Choquet optimization in multicriteria problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Multiple Criteria Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand. pp.355-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04045-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303901v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Admissible Algorithms for Multiobjective Search</w:t>
               </w:r>
@@ -8337,191 +8337,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation ordinale dans les problèmes combinatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.335-336</w:t>
+              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1372-1377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486612v1</w:t>
+                <w:t xml:space="preserve">hal-01492606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Markov Decision Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agrégation ordinale dans les problèmes combinatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1372-1377</w:t>
+              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492606v1</w:t>
+                <w:t xml:space="preserve">hal-01486612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Axiomatic Approach to Robustness in Search Problems with Multiple Scenarios</w:t>
               </w:r>
@@ -9727,51 +9727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaguenouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Tydrichov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01525-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.05.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00550-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444016.2444018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Jeantet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1070.0260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2007.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Xavier Storme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-0073-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Kaftancioglu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598960" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bourdache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57980-7_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5569" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01355115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Drissi Oudghiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214857v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38233-8_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-354" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13193-6_22" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77566-9_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492606v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005353.ch21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaguenouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Tydrichov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01525-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00550-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444016.2444018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Jeantet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1070.0260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2007.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Xavier Storme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-0073-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Kaftancioglu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230351" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bourdache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57980-7_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5569" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01355115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Drissi Oudghiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38233-8_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-354" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13193-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77566-9_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005353.ch21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>