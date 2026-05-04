--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2644,351 +2644,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal dominance with binary interactions for subset choice: axiomatic analysis and complexity issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cautious Learning of Multiattribute Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meltem Öztürk</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-pref 2022: 13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
+              <w:t xml:space="preserve">13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812006v1</w:t>
+                <w:t xml:space="preserve">hal-03694619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance ordinale avec interactions binaires : une étude axiomatique et algorithmique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinal dominance with binary interactions for subset choice: axiomatic analysis and complexity issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Öztürk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">M-pref 2022: 13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595281v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cautious Learning of Multiattribute Preferences</w:t>
+                <w:t xml:space="preserve">Dominance ordinale avec interactions binaires : une étude axiomatique et algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694619v1</w:t>
+                <w:t xml:space="preserve">hal-03595281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-utilitarian Discrete Choice Model for Preference Aggregation</w:t>
               </w:r>
@@ -3574,308 +3574,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Elicitation of Rank-Dependent Aggregation Functions based on Bayesian Linear Regression</w:t>
+                <w:t xml:space="preserve">Active Preference Elicitation by Bayesian Updating on Optimality Polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Bourdache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-19 - Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. pp.93-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202468v1</w:t>
+                <w:t xml:space="preserve">hal-02419458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Preference Elicitation by Bayesian Updating on Optimality Polyhedra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Optimisation de l'indice de Gini généralisé dans le problème des mariages stables : complexité et approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02419458v1</w:t>
+                <w:t xml:space="preserve">hal-02060907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'indice de Gini généralisé dans le problème des mariages stables : complexité et approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+                <w:t xml:space="preserve">Incremental Elicitation of Rank-Dependent Aggregation Functions based on Bayesian Linear Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Bourdache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">IJCAI-19 - Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.2023-2029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060907v1</w:t>
+                <w:t xml:space="preserve">hal-02202468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Elicitation of Rank-Dependent Aggregation Models based on Bayesian Linear Regression</w:t>
               </w:r>
@@ -4317,191 +4317,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux approches pour l'identification d'un axe politique gauche-droite à partir de données de votes par approbation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Une nouvelle borne pour les problèmes d'optimisation combinatoire robuste avec des coûts sous forme d'intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340598v1</w:t>
+                <w:t xml:space="preserve">hal-01340597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle borne pour les problèmes d'optimisation combinatoire robuste avec des coûts sous forme d'intervalles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+                <w:t xml:space="preserve">Deux approches pour l'identification d'un axe politique gauche-droite à partir de données de votes par approbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340597v1</w:t>
+                <w:t xml:space="preserve">hal-01340598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-peakedness Based on the Net Preference Matrix: Characterization and Algorithms</w:t>
               </w:r>
@@ -4671,241 +4671,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préférences unimodales fondées sur la matrice des préférences nettes : caractérisation et étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214859v1</w:t>
+                <w:t xml:space="preserve">hal-01214857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences unimodales fondées sur la matrice des préférences nettes : caractérisation et étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214857v1</w:t>
+                <w:t xml:space="preserve">hal-01212802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
+                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
@@ -4923,73 +4923,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
+              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212802v1</w:t>
+                <w:t xml:space="preserve">hal-01214859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Number of Queries in Interactive Value Iteration</w:t>
               </w:r>
@@ -5086,286 +5086,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Algorithmes à véracité garantie pour des problèmes de b-couplage dans un graphe biparti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391758v1</w:t>
+                <w:t xml:space="preserve">hal-01219738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes à véracité garantie pour des problèmes de b-couplage dans un graphe biparti</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219738v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidirectional Preference-based Search for Multiobjective State Space Graph Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisse Ismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,308 +5713,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
+                <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMSOC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497136v1</w:t>
+                <w:t xml:space="preserve">hal-01497137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
+                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.270-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497137v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
@@ -6184,438 +6184,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilité espérée pessimiste dans les arbres de décision avec a priori multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategy-proof Mechanisms for Facility Location Games with Many Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.67-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282521v1</w:t>
+                <w:t xml:space="preserve">hal-01285708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet another two-phase method for the biobjective assignment problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Delort</w:t>
+                <w:t xml:space="preserve">Optimisation de l'utilité espérée pessimiste dans les arbres de décision avec a priori multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Multiple Criteria Decision Making (MCDM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285742v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Committee Selection with a Weight Constraint Based on a Pairwise Dominance Relation</w:t>
+                <w:t xml:space="preserve">Yet another two-phase method for the biobjective assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Multiple Criteria Decision Making (MCDM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Jyvaskyla, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285704v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy-proof Mechanisms for Facility Location Games with Many Facilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Committee Selection with a Weight Constraint Based on a Pairwise Dominance Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.67-81, </w:t>
+              <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.28-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285708v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'un comité fondée sur une classification ordinale des individus</w:t>
               </w:r>
@@ -6722,51 +6722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6817,51 +6817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolute Choice in Sequential Decision Problems with Multiple Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,125 +7088,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Composition de services Web et équité vis-à-vis des utilisateurs finaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296557v1</w:t>
+                <w:t xml:space="preserve">hal-01296203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix résolu et utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7222,139 +7222,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Francophones Modèles formels de l'interaction (MFI'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de services Web et équité vis-à-vis des utilisateurs finaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joyce El Haddad</w:t>
+                <w:t xml:space="preserve">Optimisation de l'utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296203v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Hurwicz criterion in decision trees with imprecise probabilities</w:t>
               </w:r>
@@ -7425,494 +7425,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some tractable instances of interval data minmax regret problems: bounded distance from triviality (short version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Monnot</w:t>
+                <w:t xml:space="preserve">Rank-dependent Probability Weighting in Sequential Decision Problems under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Current Trends in Theory and Practice of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sydney, Australia. pp.148-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302947v1</w:t>
+                <w:t xml:space="preserve">hal-01302969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche algorithmique de la recherche d'une stratégie RDU-optimale dans un arbre de décision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">A branch and bound algorithm for Choquet optimization in multicriteria problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand. pp.355-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04045-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303913v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Choquet integral in multicriteria combinatorial problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Approche algorithmique de la recherche d'une stratégie RDU-optimale dans un arbre de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303901v1</w:t>
+                <w:t xml:space="preserve">hal-01303913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-dependent Probability Weighting in Sequential Decision Problems under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Optimization of the Choquet integral in multicriteria combinatorial problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sydney, Australia. pp.148-155</w:t>
+              <w:t xml:space="preserve">19th International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302969v1</w:t>
+                <w:t xml:space="preserve">hal-01303901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch and bound algorithm for Choquet optimization in multicriteria problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Some tractable instances of interval data minmax regret problems: bounded distance from triviality (short version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand. pp.355-365, </w:t>
+              <w:t xml:space="preserve">34th International Conference on Current Trends in Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nový Smokovec, Slovakia. pp.280-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04045-0_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77566-9_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294546v1</w:t>
+                <w:t xml:space="preserve">hal-01302947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Admissible Algorithms for Multiobjective Search</w:t>
               </w:r>
@@ -7983,191 +7983,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
+                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
+              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311616v1</w:t>
+                <w:t xml:space="preserve">hal-01562042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
+                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
+              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562042v1</w:t>
+                <w:t xml:space="preserve">hal-01311616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Space Search for Risk-averse Agents</w:t>
               </w:r>
@@ -9727,51 +9727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaguenouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Tydrichov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01525-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00550-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444016.2444018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Jeantet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1070.0260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2007.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Xavier Storme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-0073-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Kaftancioglu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230351" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bourdache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57980-7_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5569" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01355115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Drissi Oudghiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38233-8_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-354" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13193-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77566-9_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005353.ch21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaguenouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Tydrichov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01525-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00550-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444016.2444018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Jeantet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1070.0260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2007.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Xavier Storme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-0073-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Kaftancioglu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230351" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bourdache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57980-7_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5569" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01355115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Drissi Oudghiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38233-8_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-354" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13193-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77566-9_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005353.ch21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>