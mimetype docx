--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -425,235 +425,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond pairwise comparisons in social choice: A setwise Kemeny aggregation problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Portoleau</w:t>
+                <w:t xml:space="preserve">Weighted majority tournaments and Kemeny ranking with 2-dimensional Euclidean preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.07.004⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560807v1</w:t>
+                <w:t xml:space="preserve">hal-03694542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted majority tournaments and Kemeny ranking with 2-dimensional Euclidean preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+                <w:t xml:space="preserve">Beyond pairwise comparisons in social choice: A setwise Kemeny aggregation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Portoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.6-12. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 904, pp.27-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694542v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a Generalized Gini Index in Stable Marriage Problems: NP-Hardness, Approximation and a Polynomial Time Special Case</w:t>
               </w:r>
@@ -2198,51 +2198,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression ordinale robuste pour l'élicitation de préférences multi-attributs avec synergies entre attributs</w:t>
+                <w:t xml:space="preserve">Robust Ordinal Regression for Collaborative Preference Learning with Opinion Synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
@@ -2260,735 +2260,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.2439-2441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3545946.3598960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344185v1</w:t>
+                <w:t xml:space="preserve">hal-04236135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Recognition of 2-Euclidean Preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+                <w:t xml:space="preserve">Régression ordinale robuste pour l'élicitation de préférences multi-attributs avec synergies entre attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence ECAI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA230326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04232747v1</w:t>
+                <w:t xml:space="preserve">hal-04344185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach to Preference Learning with Interaction Terms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meltem Öztürk</w:t>
+                <w:t xml:space="preserve">Algorithmic Recognition of 2-Euclidean Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdaléna Tydrichová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Conference on Artificial Intelligence ECAI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. pp.835-842, </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. pp.637-644, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA230351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232730v1</w:t>
+                <w:t xml:space="preserve">hal-04232747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Ordinal Regression for Collaborative Preference Learning with Opinion Synergies</w:t>
+                <w:t xml:space="preserve">A Hybrid Approach to Preference Learning with Interaction Terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.2439-2441, </w:t>
+              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence ECAI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow (Cracovie), Poland. pp.835-842, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3545946.3598960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236135v1</w:t>
+                <w:t xml:space="preserve">hal-04232730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cautious Learning of Multiattribute Preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordinal dominance with binary interactions for subset choice: axiomatic analysis and complexity issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meltem Ozturk</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
+              <w:t xml:space="preserve">M-pref 2022: 13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694619v1</w:t>
+                <w:t xml:space="preserve">hal-03812006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinal dominance with binary interactions for subset choice: axiomatic analysis and complexity issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Dominance ordinale avec interactions binaires : une étude axiomatique et algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meltem Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-pref 2022: 13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812006v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance ordinale avec interactions binaires : une étude axiomatique et algorithmique</w:t>
+                <w:t xml:space="preserve">Cautious Learning of Multiattribute Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ravier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">13th Multidisciplinary Workshop on Advances in Preference Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595281v1</w:t>
+                <w:t xml:space="preserve">hal-03694619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-utilitarian Discrete Choice Model for Preference Aggregation</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Pairwise Comparisons in Social Choice: A Setwise Kemeny Aggregation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Portoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,308 +3574,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Preference Elicitation by Bayesian Updating on Optimality Polyhedra</w:t>
+                <w:t xml:space="preserve">Incremental Elicitation of Rank-Dependent Aggregation Functions based on Bayesian Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Bourdache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI-19 - Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.2023-2029</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419458v1</w:t>
+                <w:t xml:space="preserve">hal-02202468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'indice de Gini généralisé dans le problème des mariages stables : complexité et approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+                <w:t xml:space="preserve">Active Preference Elicitation by Bayesian Updating on Optimality Polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjet Bourdache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. pp.93-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060907v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Elicitation of Rank-Dependent Aggregation Functions based on Bayesian Linear Regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Optimisation de l'indice de Gini généralisé dans le problème des mariages stables : complexité et approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI-19 - Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.2023-2029</w:t>
+              <w:t xml:space="preserve">20ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202468v1</w:t>
+                <w:t xml:space="preserve">hal-02060907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Elicitation of Rank-Dependent Aggregation Models based on Bayesian Linear Regression</w:t>
               </w:r>
@@ -4032,410 +4032,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Solving Decision Trees with Skew-Symmetric Bilinear Utility</w:t>
+                <w:t xml:space="preserve">A Game-Theoretic View of Randomized Fair Multi-Agent Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">The 3rd IJCAI Algorithmic Game Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562272v1</w:t>
+                <w:t xml:space="preserve">hal-01560545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Game-Theoretic View of Randomized Fair Multi-Agent Optimization</w:t>
+                <w:t xml:space="preserve">Incremental Decision Making Under Risk with the Weighted Expected Utility Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IJCAI Algorithmic Game Theory Workshop</w:t>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560545v1</w:t>
+                <w:t xml:space="preserve">hal-01515989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Decision Making Under Risk with the Weighted Expected Utility Model</w:t>
+                <w:t xml:space="preserve">Complexity of Solving Decision Trees with Skew-Symmetric Bilinear Utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Conference on Uncertainty in Artificial Intelligence (UAI-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515989v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle borne pour les problèmes d'optimisation combinatoire robuste avec des coûts sous forme d'intervalles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+                <w:t xml:space="preserve">Using the Sugeno Integral in Optimal Assignment Problems with Qualitative Utilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Drissi Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340597v1</w:t>
+                <w:t xml:space="preserve">hal-01355115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux approches pour l'identification d'un axe politique gauche-droite à partir de données de votes par approbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4451,1077 +4477,1051 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-peakedness Based on the Net Preference Matrix: Characterization and Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle borne pour les problèmes d'optimisation combinatoire robuste avec des coûts sous forme d'intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Social Choice (COMSOC-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518068v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Sugeno Integral in Optimal Assignment Problems with Qualitative Utilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-peakedness Based on the Net Preference Matrix: Characterization and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachimi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Computational Social Choice (COMSOC-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355115v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences unimodales fondées sur la matrice des préférences nettes : caractérisation et étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the Number of Queries in Interactive Value Iteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Algorithmic Decision Theory (ADT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lexington, KY, United States. pp.139-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214857v1</w:t>
+                <w:t xml:space="preserve">hal-01213280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
+                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
+              <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212802v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus décisionnels de Markov avec un tournoi valué sur les politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préférences unimodales fondées sur la matrice des préférences nettes : caractérisation et étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214859v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Number of Queries in Interactive Value Iteration</w:t>
+                <w:t xml:space="preserve">Solving MDPs with Skew Symmetric Bilinear Utility Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Viappiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Algorithmic Decision Theory (ADT 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.1989-1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23114-3_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213280v1</w:t>
+                <w:t xml:space="preserve">hal-01212802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes à véracité garantie pour des problèmes de b-couplage dans un graphe biparti</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219738v1</w:t>
+                <w:t xml:space="preserve">hal-01391758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional versus Unidirectional Heuristic Search for Multiojective Optimization in State Space Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Algorithmes à véracité garantie pour des problèmes de b-couplage dans un graphe biparti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making (MCDM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391758v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Preference-based Search for Multiobjective State Space Graph Problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov Decision Processes with Functional Rewards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual Symposium on Combinatorial Search (SoCS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Multi-Disciplinary International Workshop on Artificial Intelligence, MIWAI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Krabi, Thailand. pp.269-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-44949-9_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388530v1</w:t>
+                <w:t xml:space="preserve">hal-01216435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Decision Processes with Functional Rewards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidirectional Preference-based Search for Multiobjective State Space Graph Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Ismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Multi-Disciplinary International Workshop on Artificial Intelligence, MIWAI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Annual Symposium on Combinatorial Search (SoCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leavenworth, Washington, United States. pp.80-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-44949-9_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216435v1</w:t>
+                <w:t xml:space="preserve">hal-01388530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truthful many-to-many assignment with private weights</w:t>
               </w:r>
@@ -5713,308 +5713,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
+                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.270-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497137v1</w:t>
+                <w:t xml:space="preserve">hal-01497136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
+                <w:t xml:space="preserve">Bounded single-peaked width and proportional representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2012, 20th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMSOC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01497136v1</w:t>
+                <w:t xml:space="preserve">hal-01497137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Single-Peaked Width and Proportional Representation</w:t>
               </w:r>
@@ -6184,187 +6184,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy-proof Mechanisms for Facility Location Games with Many Facilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolute Choice in Sequential Decision Problems with Multiple Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.67-81, </w:t>
+              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence (IJCAI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.2120-2125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5591/978-1-57735-516-8/IJCAI11-354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285708v1</w:t>
+                <w:t xml:space="preserve">hal-01282520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'utilité espérée pessimiste dans les arbres de décision avec a priori multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,51 +6375,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet another two-phase method for the biobjective assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6461,73 +6435,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Multiple Criteria Decision Making (MCDM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Committee Selection with a Weight Constraint Based on a Pairwise Dominance Relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6546,396 +6520,422 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.28-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'un comité fondée sur une classification ordinale des individus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Delort</w:t>
+                <w:t xml:space="preserve">Strategy-proof Mechanisms for Facility Location Games with Many Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Algorithmic Decision Theory (ADT'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Piscataway, NJ, United States. pp.67-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24873-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282514v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes à véracité garantie pour le placement d'installations sur une ligne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Pascual</w:t>
+                <w:t xml:space="preserve">Sélection d'un comité fondée sur une classification ordinale des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282515v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolute Choice in Sequential Decision Problems with Multiple Priors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Algorithmes à véracité garantie pour le placement d'installations sur une ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Joint Conference on Artificial Intelligence (IJCAI 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5591/978-1-57735-516-8/IJCAI11-354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282520v1</w:t>
+                <w:t xml:space="preserve">hal-01282515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using bound sets in multiobjective optimization: Application to the biobjective binary knapsack problem</w:t>
               </w:r>
@@ -7088,125 +7088,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de services Web et équité vis-à-vis des utilisateurs finaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joyce El Haddad</w:t>
+                <w:t xml:space="preserve">Optimisation de l'utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296203v1</w:t>
+                <w:t xml:space="preserve">hal-01296557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix résolu et utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7222,139 +7222,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Francophones Modèles formels de l'interaction (MFI'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'utilité espérée dépendant du rang dans les diagrammes d'influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Composition de services Web et équité vis-à-vis des utilisateurs finaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
+              <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296557v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Hurwicz criterion in decision trees with imprecise probabilities</w:t>
               </w:r>
@@ -7425,494 +7425,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-dependent Probability Weighting in Sequential Decision Problems under Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Some tractable instances of interval data minmax regret problems: bounded distance from triviality (short version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference on Current Trends in Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Nový Smokovec, Slovakia. pp.280-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77566-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302969v1</w:t>
+                <w:t xml:space="preserve">hal-01302947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch and bound algorithm for Choquet optimization in multicriteria problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Approche algorithmique de la recherche d'une stratégie RDU-optimale dans un arbre de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Multiple Criteria Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.79-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04045-0_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294546v1</w:t>
+                <w:t xml:space="preserve">hal-01303913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche algorithmique de la recherche d'une stratégie RDU-optimale dans un arbre de décision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Jeantet</w:t>
+                <w:t xml:space="preserve">Optimization of the Choquet integral in multicriteria combinatorial problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.79-94</w:t>
+              <w:t xml:space="preserve">19th International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303913v1</w:t>
+                <w:t xml:space="preserve">hal-01303901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Choquet integral in multicriteria combinatorial problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Perny</w:t>
+                <w:t xml:space="preserve">Rank-dependent Probability Weighting in Sequential Decision Problems under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sydney, Australia. pp.148-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303901v1</w:t>
+                <w:t xml:space="preserve">hal-01302969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some tractable instances of interval data minmax regret problems: bounded distance from triviality (short version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Monnot</w:t>
+                <w:t xml:space="preserve">A branch and bound algorithm for Choquet optimization in multicriteria problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Current Trends in Theory and Practice of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Nový Smokovec, Slovakia. pp.280-291, </w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Auckland, New Zealand. pp.355-365, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77566-9_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04045-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302947v1</w:t>
+                <w:t xml:space="preserve">hal-01294546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near Admissible Algorithms for Multiobjective Search</w:t>
               </w:r>
@@ -7983,191 +7983,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
+                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
+              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562042v1</w:t>
+                <w:t xml:space="preserve">hal-01311616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux approches complémentaires pour un problème d'arbre couvrant robuste</w:t>
+                <w:t xml:space="preserve">OWA-based Search in State Space Graphs with Multiple Cost Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.129-137</w:t>
+              <w:t xml:space="preserve">20th International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Key West, Florida, United States. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311616v1</w:t>
+                <w:t xml:space="preserve">hal-01562042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Space Search for Risk-averse Agents</w:t>
               </w:r>
@@ -8337,191 +8337,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Markov Decision Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agrégation ordinale dans les problèmes combinatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1372-1377</w:t>
+              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492606v1</w:t>
+                <w:t xml:space="preserve">hal-01486612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation ordinale dans les problèmes combinatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spanjaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Tours, France. pp.335-336</w:t>
+              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1372-1377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486612v1</w:t>
+                <w:t xml:space="preserve">hal-01492606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Axiomatic Approach to Robustness in Search Problems with Multiple Scenarios</w:t>
               </w:r>
@@ -9727,51 +9727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaguenouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Tydrichov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01525-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.05.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00550-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444016.2444018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Jeantet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1070.0260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2007.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Xavier Storme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-0073-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Kaftancioglu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230326" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230351" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598960" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bourdache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57980-7_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5569" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01355115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Drissi Oudghiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38233-8_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282515v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-354" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13193-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296557v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77566-9_24" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005353.ch21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouaguenouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.07.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Tydrichov&#225;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01525-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.05.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Portoleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00550-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Weng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.04.058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2444016.2444018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2011.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Jeantet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sourd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.1070.0260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2007.12.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Xavier Storme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-006-0073-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Kaftancioglu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240887" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Ozturk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3545946.3598960" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230326" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18843-5_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87756-9_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bourdache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57980-7_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i02.5569" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01515989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Viappiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01355115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Drissi Oudghiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23114-3_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214857v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Ismaili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38233-8_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-270" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497137v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5591/978-1-57735-516-8/IJCAI11-354" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24873-3_6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13193-6_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce El Haddad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04428-1_30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77566-9_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302969v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04045-0_30" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303000v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-490" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351336v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492606v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diodato Ferraioli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005353.ch21" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492595v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01562260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>