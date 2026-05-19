--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -1141,707 +1141,711 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prédication et contrôle royal dans l’Angleterre réformée d’Henri VIII (1530-1547) »</w:t>
+                <w:t xml:space="preserve">Honorables travailleurs ou dangereux mercenaires ? Les ménestrels confrontés à la Réforme dans le Londres Tudor (1500-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Fantappiè. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Princes, conseils et réformations à la Renaissance : Politique et religion (Europe-Amériques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velazquez, 2025, Princes, conseils et réformations à la Renaissance, 978-84-9096-429-3. </w:t>
+              <w:t xml:space="preserve">Les Extravagances nécessaires. La gestion financière des spectacles et de la musique en Europe aux XVIe et XVIIe siècles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j4s⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Epitome musical, 978-2-503-62291-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983749v1</w:t>
+                <w:t xml:space="preserve">hal-05603654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exception anglaise ? Les affrontements religieux dans le royaume des Tudors</w:t>
+                <w:t xml:space="preserve">« Prédication et contrôle royal dans l’Angleterre réformée d’Henri VIII (1530-1547) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les guerres de Religion. Une histoire de l'Europe au XVIe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Princes, conseils et réformations à la Renaissance : Politique et religion (Europe-Amériques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez, 2025, Princes, conseils et réformations à la Renaissance, 978-84-9096-429-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j4s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201227v1</w:t>
+                <w:t xml:space="preserve">hal-04983749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attendus du premier acte de dissolution des monastères (1536)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henryot, Fabienne; Martin, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre les moines. L'antimonachisme des Réformes à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782204135085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ecritures clandestines : les Nouveaux Testaments de William Tyndale</w:t>
+                <w:t xml:space="preserve">L'exception anglaise ? Les affrontements religieux dans le royaume des Tudors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Martin. </w:t>
+              <w:t xml:space="preserve">Nicolas Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire et vendre des livres religieux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les guerres de Religion. Une histoire de l'Europe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés Composés, 2023, 978-2-3793-3415-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03678944v1</w:t>
+                <w:t xml:space="preserve">hal-04201227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce roy a esté fort troublé et escandalisé&amp;quot;. Prédicateurs, fidèles et monarchie dans l’Angleterre d’Henri VIII.</w:t>
+                <w:t xml:space="preserve">Les Ecritures clandestines : les Nouveaux Testaments de William Tyndale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Callard, Caroline; Debbagi Baranova, Tatiana; Le Roux, Nicolas. </w:t>
+              <w:t xml:space="preserve">Philippe Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+              <w:t xml:space="preserve">Produire et vendre des livres religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ Vallon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 979-10-267-1100-1</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782729713829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919401v1</w:t>
+                <w:t xml:space="preserve">hal-03678944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La correspondance civique des Remembrancia londoniennes : mémoire morte d’une communication politique ou instrument de gouvernement urbain ?</w:t>
+                <w:t xml:space="preserve">Ce roy a esté fort troublé et escandalisé&amp;quot;. Prédicateurs, fidèles et monarchie dans l’Angleterre d’Henri VIII.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alazard, Florence. </w:t>
+              <w:t xml:space="preserve">Callard, Caroline; Debbagi Baranova, Tatiana; Le Roux, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Correspondances urbaines. Les corps de ville et la circulation de l'information, XVe-XVIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, 2020, 978-2-503-58812-4</w:t>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 979-10-267-1100-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615715v1</w:t>
+                <w:t xml:space="preserve">hal-03919401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humaniste qui censurait les livres. Thomas More, Lord Chancelier d'Henri VIII (1529-1532)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crouzet, Denis; Crouzet-Pavan, Elisabeth; Petris, Loris; Revest, Clémence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humanisme au pouvoir ? Figures de chanceliers dans l'Europe de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.331-355, 2020, L'Humanisme au pouvoir ?. Figures de chanceliers dans l'Europe de la Renaissance, 978-2-406-10083-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10083-6.p.0331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roi enleva son masque et se montra tel que lui-même. » Les mascarades à la cour des Tudors, divertissements ou cérémonies ? (1520-1600)</w:t>
+                <w:t xml:space="preserve">La correspondance civique des Remembrancia londoniennes : mémoire morte d’une communication politique ou instrument de gouvernement urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carrangeot, Delphine; Laurioux, Bruno; Puech, Vincent. </w:t>
+              <w:t xml:space="preserve">Alazard, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rituels et cérémonies de cour, de l'Empire romain à l'âge baroque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Correspondances urbaines. Les corps de ville et la circulation de l'information, XVe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2020, 978-2-503-58812-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.20863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780917v1</w:t>
+                <w:t xml:space="preserve">hal-02615715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amphithéâtre du Swan. Quelques éclairages sur les logiques économiques et politiques du théâtre londonien à la fin du XVIe siècle</w:t>
               </w:r>
@@ -1894,483 +1898,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the mercenary gayne and pryvate commoditie. Qu'est ce qu'une troupe d'acteurs dans le Londres élisabéthain ?</w:t>
+                <w:t xml:space="preserve">Le roi enleva son masque et se montra tel que lui-même. » Les mascarades à la cour des Tudors, divertissements ou cérémonies ? (1520-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hamidi-Kim, Bérénice; Ruset, Séverine. </w:t>
+              <w:t xml:space="preserve">Carrangeot, Delphine; Laurioux, Bruno; Puech, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rituels et cérémonies de cour, de l'Empire romain à l'âge baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, 2018, 9782757421093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.20863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821859v1</w:t>
+                <w:t xml:space="preserve">hal-01780917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre la loi ou concourir au bien commun ? Les fabriques de paroisse et les lieux de spectacles dans Londres à la fin du XVIe siècle</w:t>
+                <w:t xml:space="preserve">To the mercenary gayne and pryvate commoditie. Qu'est ce qu'une troupe d'acteurs dans le Londres élisabéthain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Bouhaïk-Gironès; Jelle Koopmans; Katell Lavéant. </w:t>
+              <w:t xml:space="preserve">Hamidi-Kim, Bérénice; Ruset, Séverine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Permission et la Sanction. Théories légales et pratiques du théâtre (XIVe-XVIIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Troupes, compagnies, collectifs dans les arts vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Entretemps, 2018, 978-2-35539-233-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06384-1.p.0121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719057v1</w:t>
+                <w:t xml:space="preserve">hal-01821859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dégel de la parole. Quête d'uniformité et dissensus religieux en Angleterre sous le règne d'Henri VIII</w:t>
+                <w:t xml:space="preserve">Suivre la loi ou concourir au bien commun ? Les fabriques de paroisse et les lieux de spectacles dans Londres à la fin du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alazar, Florence; Geonget, Stéphane; Gerbier, Laurent; Mellet, Paul Alexis. </w:t>
+              <w:t xml:space="preserve">Marie Bouhaïk-Gironès; Jelle Koopmans; Katell Lavéant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissensus. Pratiques et représentations de la diversité des opinions (1500-1650)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Permission et la Sanction. Théories légales et pratiques du théâtre (XIVe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.121-138, 2017, 978-2-406-06382-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06384-1.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719063v1</w:t>
+                <w:t xml:space="preserve">hal-01719057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knit together in brotherly Society. L'idéal fratenel au sein des corporations de métier londoniennes dans la seconde moitié du XVIe siècle. L'exemple des spectacles</w:t>
+                <w:t xml:space="preserve">Le dégel de la parole. Quête d'uniformité et dissensus religieux en Angleterre sous le règne d'Henri VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Boudjaaba; Christine Dousset; Sylvie Mouysset. </w:t>
+              <w:t xml:space="preserve">Alazar, Florence; Geonget, Stéphane; Gerbier, Laurent; Mellet, Paul Alexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frères et soeurs du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.488-503, 2016, 978-3-0343-1468-8</w:t>
+              <w:t xml:space="preserve">Dissensus. Pratiques et représentations de la diversité des opinions (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2016, 9782745344519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719228v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The schoole of abuse. Mobiliser les Pères de l’Église dans la polémique anti-théâtrale à Londres (1560-1600)</w:t>
+                <w:t xml:space="preserve">Knit together in brotherly Society. L'idéal fratenel au sein des corporations de métier londoniennes dans la seconde moitié du XVIe siècle. L'exemple des spectacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tatiana Debbagi Baranova; Nathalie Szczech; Marie Bouhaïk-Gironès. </w:t>
+              <w:t xml:space="preserve">Fabrice Boudjaaba; Christine Dousset; Sylvie Mouysset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et stratégies polémiques en Europe (XIVe-premier XVIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2016, 9782807600713</w:t>
+              <w:t xml:space="preserve">Frères et soeurs du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.488-503, 2016, 978-3-0343-1468-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719213v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour le divertissement de sa Majesté&amp;quot;. Les spectacles curiaux comme exemple d'interpénétration entre la ville de Londres et la cour des Tudors.</w:t>
+                <w:t xml:space="preserve">The schoole of abuse. Mobiliser les Pères de l’Église dans la polémique anti-théâtrale à Londres (1560-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Menjot, Denis; Courbon, Léonard. </w:t>
+              <w:t xml:space="preserve">Tatiana Debbagi Baranova; Nathalie Szczech; Marie Bouhaïk-Gironès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cour et la ville dans l'Europe du Moyen Âge et des Temps modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Usages et stratégies polémiques en Europe (XIVe-premier XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2016, 9782807600713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.SEUH-EB.5.103477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01720292v1</w:t>
+                <w:t xml:space="preserve">hal-01719213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into the commen people thynges sooner enter by the eies, then by the eares : Théâtre, acteurs et vérité religieuse dans le théâtre Tudor</w:t>
               </w:r>
@@ -2445,50 +2449,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour le divertissement de sa Majesté&amp;quot;. Les spectacles curiaux comme exemple d'interpénétration entre la ville de Londres et la cour des Tudors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Menjot, Denis; Courbon, Léonard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cour et la ville dans l'Europe du Moyen Âge et des Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Brepols Publishers, pp.149-163, 2015, Studies in European Urban History (1100-1800), 978-2-503-55343-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.SEUH-EB.5.103477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : De la communauté à la fabrique communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2500,70 +2586,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Szczech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trouver sa place : l’incorporation dans les communautés de l’Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.1-13, 2011, 978-84-96820-65-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.17002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05291488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2573,51 +2659,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RePPOL Rethinking the Prebendaries Plot online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2626,51 +2712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude de Mezerac-Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2680,105 +2766,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des tréteaux aux échafauds. Histoires sociopolitiques de l'Angleterre Tudor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Spina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Paris Sorbonne Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04886842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2925,51 +3011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09701-3.p.0387" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.624.0089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Mezerac-Zanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;vel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01707927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Traversier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07118-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Szczech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j4s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20403/Contre-les-moines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/45694" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/caroline-callard-tatiana-debaggi-baranova-nicolas-le-roux-dir-un-tragique-xvie-siecle/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6.p.0331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20863" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06384-1.p.0121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.103477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/6682" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6682" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/theia163" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09701-3.p.0387" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306269v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.624.0089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426098v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Mezerac-Zanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;vel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01707927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Traversier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chaouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07118-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Szczech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/978-2-503-62291-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j4s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20403/Contre-les-moines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/45694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/caroline-callard-tatiana-debaggi-baranova-nicolas-le-roux-dir-un-tragique-xvie-siecle/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10083-6.p.0331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20863" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06384-1.p.0121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/6682" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.6682" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.103477" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.17002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886842v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>