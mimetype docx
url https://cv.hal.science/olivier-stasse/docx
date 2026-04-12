--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -208,278 +208,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Zero-Shot Cross-Agent Transfer Learning via Latent-Space Universal Notice Network</w:t>
+                <w:t xml:space="preserve">Humanoid Robotics: Integrating Cognitive and Physical Abilities for Human-Centered Environments [From the Guest Editors]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Beaussant</w:t>
+                <w:t xml:space="preserve">Oliver Urbann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+                <w:t xml:space="preserve">Fei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+                <w:t xml:space="preserve">Julian Eßer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2024.104862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.8-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2025.3527820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801176v1</w:t>
+                <w:t xml:space="preserve">hal-05389383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robotics: Integrating Cognitive and Physical Abilities for Human-Centered Environments [From the Guest Editors]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Zero-Shot Cross-Agent Transfer Learning via Latent-Space Universal Notice Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Chen</w:t>
+                <w:t xml:space="preserve">Samuel Beaussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Eßer</w:t>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Griffin</w:t>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Hashimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.8-10. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.104862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2025.3527820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2024.104862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389383v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical whole-body elasto-geometric calibration of a humanoid robot: Application to the TALOS robot</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.15585. </w:t>
@@ -727,408 +727,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Inverse Dynamics Control using a Global Energy Tank for Torque-Controlled Humanoid Robots in Multi-Contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse Optimal Control to Model Human Trajectories During Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelie Ramuzat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3144767⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (5), pp.499-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1962311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547136v2</w:t>
+                <w:t xml:space="preserve">hal-03142655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Whole Body controllers on the TALOS Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelie Ramuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.826491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2022.826491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Optimal Control to Model Human Trajectories During Locomotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Passive Inverse Dynamics Control using a Global Energy Tank for Torque-Controlled Humanoid Robots in Multi-Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Ramuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (5), pp.499-511. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.2787 - 2794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1962311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3144767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142655v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Trajectory Prediction Model and its Coupling with a Walking Pattern Generator of a Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Ramuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (4), pp.6361 - 6369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Ramirez-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Giraud--Esclasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kensuke Harada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1416,295 +1416,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do walkers behave when crossing the way of a mobile robot that replicates human interaction rules?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking the HRP-2 humanoid robot during locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vassallo</w:t>
+                <w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+                <w:t xml:space="preserve">Edouard Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Souères</w:t>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Crétual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Rémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60, pp.188-193. </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717722v1</w:t>
+                <w:t xml:space="preserve">hal-02001008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the HRP-2 humanoid robot during locomotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How do walkers behave when crossing the way of a mobile robot that replicates human interaction rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.188-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001008v1</w:t>
+                <w:t xml:space="preserve">hal-01717722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning in Irreducible Path Spaces</w:t>
               </w:r>
@@ -1716,51 +1716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Orthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,429 +1801,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reactive Walking Pattern Generator Based on Nonlinear Model Predictive Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do walkers avoid a mobile robot crossing their way?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Naveau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2016.2518739⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261415v1</w:t>
+                <w:t xml:space="preserve">hal-01371202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do walkers avoid a mobile robot crossing their way?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Adaptive synthesis of dynamically feasible full-body movements for the humanoid robot HRP-2 by flexible combination of learned dynamic movement primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert A Mukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Souères</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.09.022⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371202v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive synthesis of dynamically feasible full-body movements for the humanoid robot HRP-2 by flexible combination of learned dynamic movement primitives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reactive Walking Pattern Generator Based on Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kudruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kirches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert A Mukovskiy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souères</w:t>
+                <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.270-283. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.10-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2016.2518739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484935v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COCoMoPL: A Novel Approach for Humanoid Walking Generation Combining Optimal Control, Movement Primitives and Learning and its Transfer to the Real Robot HRP-2</w:t>
               </w:r>
@@ -2235,77 +2235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Clever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (2), pp.977-984. </w:t>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Englsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2611,51 +2611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Optimal Path Parameterization for Redundantly-Actuated Robots (Numerical Integration Approach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (6), pp.3257-3263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2715,51 +2715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benazeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,329 +2817,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reactive vision-guided walking on rough terrain: an inverse-dynamics based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision-guided motion primitives for humanoid reactive walking: decoupled vs. coupled approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4-5), pp.402-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364914550891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990082v1</w:t>
+                <w:t xml:space="preserve">hal-01113499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-guided motion primitives for humanoid reactive walking: decoupled vs. coupled approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards reactive vision-guided walking on rough terrain: an inverse-dynamics based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Hayet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.1441004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364914550891⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01113499v1</w:t>
+                <w:t xml:space="preserve">hal-00990082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid motion generation and swept volumes: theoretical bounds for safe steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Localize Humanoids with a Single Camera?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcantarilla F. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannara Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3459,51 +3459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast humanoid robot collision-free footstep planning using swept volume approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,77 +3589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMANOID LOCOMOTION PLANNING FOR VISUALLY-GUIDED TASKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Arechavaleta-Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3719,51 +3719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous 3D object modeling by a humanoid using an optimization-driven Next-Best-View formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Foissotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,347 +3830,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of humanoid robots in collaborative working environment: a case study on motion generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Strategies for Humanoid Robots to Dynamically Walk over Large Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Ruland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+                <w:t xml:space="preserve">Bjorn Verrelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bram Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11370-009-0045-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.960 - 967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2009.2020354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451346v1</w:t>
+                <w:t xml:space="preserve">hal-01016143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for Humanoid Robots to Dynamically Walk over Large Obstacles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Integration of humanoid robots in collaborative working environment: a case study on motion generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bram Vanderborght</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Rudolf Ruland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (4), pp.960 - 967. </w:t>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.153-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2009.2020354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11370-009-0045-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016143v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Architecture for Humanoid Walking Pattern Prototyping and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Verrelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4247,265 +4247,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Conditioned Loco-Manipulation Using Motion Priors</w:t>
+                <w:t xml:space="preserve">A Whole-Body Multi Contact Large Object Manipulation and Estimation Framework for Humanoids Using Skin Patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Stępień</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rajesh Subburaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. pp.365-372, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203023⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242643v1</w:t>
+                <w:t xml:space="preserve">hal-05368991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Whole-Body Multi Contact Large Object Manipulation and Estimation Framework for Humanoids Using Skin Patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent Conditioned Loco-Manipulation Using Motion Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Stępień</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Kourdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Subburaman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Constant Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. pp.1-8, </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. pp.365-372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368991v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Reinforcement Learning for Unstable Point-Feet Bipedal Locomotion Applied to the Bolt Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Chane-Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,533 +4589,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaT: Constraints as Terminations for Legged Locomotion Reinforcement Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NAS: N-step computation of All Solutions to the footstep planning problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jiayi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hefan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802334⟩</w:t>
+              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523167v2</w:t>
+                <w:t xml:space="preserve">hal-04730135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAS: N-step computation of All Solutions to the footstep planning problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeid Samadi</w:t>
+                <w:t xml:space="preserve">Whole-body MPC and sensitivity analysis of a real time foot step sequencer for a biped robot Bolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hefan Wang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Côme Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730135v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body MPC and sensitivity analysis of a real time foot step sequencer for a biped robot Bolt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Delay Robust Model Predictive Control For Whole-Body Torque Control of Humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Subburaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769884⟩</w:t>
+              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.600-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807935v1</w:t>
+                <w:t xml:space="preserve">hal-04822878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Robust Model Predictive Control For Whole-Body Torque Control of Humanoids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CaT: Constraints as Terminations for Legged Locomotion Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Chane-Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.600-606, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates. pp.13303-13310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822878v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Robust Model Predictive Control For Whole-Body Torque Control of Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Subburaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5134,252 +5134,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction and control of a human-exoskeleton system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Step Toward Deploying the Torque-Controlled Robot TALOS on Industrial Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Symposium on Medical Robotics (ISMR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISMR57123.2023.10130232⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942985v1</w:t>
+                <w:t xml:space="preserve">hal-04168681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step Toward Deploying the Torque-Controlled Robot TALOS on Industrial Operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interaction and control of a human-exoskeleton system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Detroit, United States. </w:t>
+              <w:t xml:space="preserve">2023 International Symposium on Medical Robotics (ISMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Atlanta, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMR57123.2023.10130232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168681v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-based localization system for kidnapped robots</w:t>
               </w:r>
@@ -5391,51 +5391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lasguignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotic Computing (IRC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Laguna Hills, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5454,381 +5454,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Body Model Predictive Control for Biped Locomotion on a Torque-Controlled Humanoid Robot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Study of Table Trajectories during Collaborative Carriages toward Pro-active Human-Robot Table Handling Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ginowan, Okinawa, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.1000008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724019v2</w:t>
+                <w:t xml:space="preserve">hal-03839963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque Controlled Locomotion of a Biped Robot with Link Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel A Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahuel A Villa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+                <w:t xml:space="preserve">Guilhem Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2022, Ginowan, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Study of Table Trajectories during Collaborative Carriages toward Pro-active Human-Robot Table Handling Tasks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Whole-Body Model Predictive Control for Biped Locomotion on a Torque-Controlled Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Louis Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ginowan, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839963v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Body Control and Estimation of Humanoid Robots with Link Flexibility</w:t>
               </w:r>
@@ -5866,51 +5866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dafarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2022, Ginowan, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6050,637 +6050,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Aware Universal Notice Network: Real world multi-robot transfer learning</w:t>
+                <w:t xml:space="preserve">Comparison of Position and Torque Whole Body Control Schemes on the Humanoid Robot TALOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Beaussant</w:t>
+                <w:t xml:space="preserve">N Ramuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lengagne</w:t>
+                <w:t xml:space="preserve">G Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Thuilot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">S Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Advanced Robotics (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual event, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298723v1</w:t>
+                <w:t xml:space="preserve">hal-03145141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Body Model Predictive Control with a Memory of Motion: Experiments on a Torque-Controlled Talos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delay Aware Universal Notice Network: Real world multi-robot transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560742⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995796v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICP Localization and Walking Experiments on a TALOS Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lasguignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Ramezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marchionni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Advanced Robotics (ICAR 2021))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Ljubljana (en ligne), Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Position and Torque Whole Body Control Schemes on the Humanoid Robot TALOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole Body Model Predictive Control with a Memory of Motion: Experiments on a Torque-Controlled Talos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Louis Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Budhiraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adria Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Ramuzat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teguh Lembono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Advanced Robotics (ICAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659380⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2021, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145141v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Aware Universal Notice Network: Real world multi-robot transfer learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.22-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383498v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing manufacturing tasks with a mobile manipulator: from motion planning to sensor based motion control</w:t>
               </w:r>
@@ -6718,51 +6718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lyon, France. </w:t>
@@ -6813,64 +6813,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics to Assess a Human Trajectory Prediction Model during Gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6908,51 +6908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS : une solution middleware adaptée pour l'industrie du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,563 +7148,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator Model, Identification and Differential Dynamic Programming for a TALOS Humanoid Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Planning with Multi-Contact and Visual Servoing on Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Giraud--Esclasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noélie Ramuzat</w:t>
+                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Forget</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carlos Mastalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SII 2020 - International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889421v1</w:t>
+                <w:t xml:space="preserve">hal-02383130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Planning with Multi-Contact and Visual Servoing on Humanoid Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+                <w:t xml:space="preserve">Actuator Model, Identification and Differential Dynamic Programming for a TALOS Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélie Ramuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Buondonno</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Florent Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SII 2020 - International Symposium on System Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383130v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agimus: a new framework for mapping manipulation motion plans to sequences of hierarchical task-based controllers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Walking Human Trajectory Models and Their Application to Humanoid Robot Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466543v1</w:t>
+                <w:t xml:space="preserve">hal-02922573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Human Trajectory Models and Their Application to Humanoid Robot Locomotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agimus: a new framework for mapping manipulation motion plans to sequences of hierarchical task-based controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922573v1</w:t>
+                <w:t xml:space="preserve">hal-02466543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of human experimental trajectories and simulations during gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7742,64 +7742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Buondonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7893,51 +7893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Santamaria-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Solà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7975,103 +7975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation, Identification and Control of an Efficient Electric Actuator for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8148,51 +8148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Geisert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8211,286 +8211,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea del Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Flayols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justin Carpentier</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485519v2</w:t>
+                <w:t xml:space="preserve">hal-01543060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Budhiraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543060v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of Simple Estimators for Humanoid Robots</w:t>
               </w:r>
@@ -8614,77 +8614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Generation for Pulling a Fire Hose by a Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel G Ramirez-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benazeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8739,77 +8739,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust human-inspired power law trajectories for humanoid HRP-2 robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Karklinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Flash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8886,77 +8886,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Kumar Hari Shankar Lal Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejon, South Korea. </w:t>
@@ -9020,77 +9020,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Kumar Hari Shankar Lal Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC-2016 IEEE Multi-Conference on Systems and Control 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
@@ -9145,64 +9145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9253,51 +9253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning and Irreducible Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Orthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9396,51 +9396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Tassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 8p</w:t>
@@ -9482,64 +9482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control for Whole-Body Motion Generation using Center-of-Mass Dynamics for Predefined Multi-Contact Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kudruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,494 +9588,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-driven walking pattern generation for humanoid reactive walking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Airbus/future of aircraft factory HRP-2 as universal worker proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Orthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Morsillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Geisert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990088v1</w:t>
+                <w:t xml:space="preserve">hal-01122476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization based exploitation of the ankle elasticity of HRP-2 for overstepping large obstacles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Humanoid Robotics (HUMANOIDS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113490v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airbus/future of aircraft factory HRP-2 as universal worker proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization based exploitation of the ankle elasticity of HRP-2 for overstepping large obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Henning Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Mombaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Humanoid Robotics (HUMANOIDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122476v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vision-driven walking pattern generation for humanoid reactive walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souères</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Hayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. 7p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122475v1</w:t>
+                <w:t xml:space="preserve">hal-00990088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage suboptimal approximation for variable compliance and torque control</w:t>
               </w:r>
@@ -10113,51 +10113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1151 - 1157, </w:t>
@@ -10189,606 +10189,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reactive Whole-Body Motion Planning in Cluttered Environments by Precomputing Feasible Motion Spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vision-based motion primitives for reactive walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.286--291</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.274--279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911897v1</w:t>
+                <w:t xml:space="preserve">hal-00875408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based motion primitives for reactive walking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards Reactive Whole-Body Motion Planning in Cluttered Environments by Precomputing Feasible Motion Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Orthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.274--279</w:t>
+              <w:t xml:space="preserve">International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.286--291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875408v1</w:t>
+                <w:t xml:space="preserve">hal-00911897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking on Non-planar Surfaces using an Inverse Dynamic Stack of Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capture, Recognition and Imitation of Anthropomorphic Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannara Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layale Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan. 7p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St Paul, United States. pp. 3539-3540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738243v1</w:t>
+                <w:t xml:space="preserve">hal-00706661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Following for Legged Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biomedical Robotics and Biomechatronics (BioRob'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p.657-662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601291v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture, Recognition and Imitation of Anthropomorphic Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sovannara Hak</w:t>
+                <w:t xml:space="preserve">Walking on Non-planar Surfaces using an Inverse Dynamic Stack of Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, St Paul, United States. pp. 3539-3540</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Osaka, Japan. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706661v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time footstep planning for humanoid robots among 3D obstacles using a hybrid bounding box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10846,446 +10846,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision based control for Humanoïd robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS Workshop on Visual Control of Mobile Robots (ViCoMoR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427750v1</w:t>
+                <w:t xml:space="preserve">hal-00639026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. p.584-589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vision based control for Humanoïd robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Herdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS Workshop on Visual Control of Mobile Robots (ViCoMoR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, California,, United States. pp.19-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639026v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11339,330 +11339,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Humanoid Robot Task Recognition from Movement Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannara Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nashville, United States. p. 314-321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455454v1</w:t>
+                <w:t xml:space="preserve">hal-00499291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robot Task Recognition from Movement Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nashville, United States. p. 314-321, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499291v1</w:t>
+                <w:t xml:space="preserve">hal-00455454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancelling the sway motion of dynamic walking in visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Herdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2010 - IEEE-RSJ International Conference on Intelligent Robots &amp; Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3175-3180, </w:t>
@@ -11700,51 +11700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,51 +11843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using NEWUOA to drive the autonomous visual modeling of an object by a Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Foissotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Ferreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12090,51 +12090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Steps Next-Best-View Algorithm for Autonomous 3D Object Modeling by a Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Foissotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12201,334 +12201,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00390587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid feet trajectory generation for the reduction of the dynamical effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercontinental, multimodal, wide-range tele-cooperation using a humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Pierro</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Schauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379542⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.5635-5640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00796738v1</w:t>
+                <w:t xml:space="preserve">hal-01113715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercontinental, multimodal, wide-range tele-cooperation using a humanoid robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Humanoid feet trajectory generation for the reduction of the dynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schauss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.5635-5640, </w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.454-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113715v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00796738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile generalized inverted kinematics implementation for collaborative working humanoid robots: the Stack of Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12573,584 +12573,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00796736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treasure hunting for humanoids robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercontinental multimodal tele-cooperation using a humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Larlus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelika Peer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hirche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.405-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00800956v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercontinental multimodal tele-cooperation using a humanoid robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Buss</w:t>
+                <w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neo Ee Sian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISR 2008 - 39th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.354-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798823v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Real-time (self)-collision avoidance task on a HRP-2 humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Sakaguchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+                <w:t xml:space="preserve">Sylvain Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISR 2008 - 39th International Symposium on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena Conference Center, Pasadena, CA, United States. pp.3200-3205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798785v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time (self)-collision avoidance task on a HRP-2 humanoid robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Treasure hunting for humanoids robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torea Foissotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Larlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798791v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00800956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually-guided grasping while walking on a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13201,64 +13201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Autonomous Object Reconstruction for Visual Search by the Humanoid Robot HRP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Larlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13348,90 +13348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of Humanoid Robots: Stepping over Large Obstacles Dynamically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Verrelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Arisumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Mechatronics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Henan, China. pp.1072 - 1079, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13465,77 +13465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D object recognition using spin-images for a humanoid stereoscopic vision system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhito Yokoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conferenece on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.2955 - 2960, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13608,51 +13608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13733,51 +13733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13832,51 +13832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode d'evaluation comparée de mécanismes de regroupements de pixels : Application à la décomposition en composantes connexes et à la croissance de régions pour l'utilisation dans un système de vision robotique temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13985,51 +13985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A next-best-view algorithm for autonomous 3D object modeling by a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torea Foissotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14121,51 +14121,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Body Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Righetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14212,51 +14212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of humanoid robots technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Flayols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14307,51 +14307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAM and Vision-based Humanoid Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1739-1761, 2018, 978-94-007-6047-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14385,103 +14385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of coordinated human body motion by learning of structured dynamic representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert A Mukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Taubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.237-267, 2017, Star 117</w:t>
@@ -14536,51 +14536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitar Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Joachim Ferreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14678,51 +14678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blazevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14944,64 +14944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning from Wild Animal Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Chane-Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15084,51 +15084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15189,64 +15189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15258,246 +15258,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopic particle motion planning for humanoid robotics</w:t>
+                <w:t xml:space="preserve">Irreducible Motion Planning by Exploiting Linear Linkage Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Orthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taïx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137918v1</w:t>
+                <w:t xml:space="preserve">hal-01163259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreducible Motion Planning by Exploiting Linear Linkage Structures</w:t>
+                <w:t xml:space="preserve">Homotopic particle motion planning for humanoid robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Orthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163259v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Approach to Legged Locomotion Planning</w:t>
               </w:r>
@@ -15522,51 +15522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Englsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15601,90 +15601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Indoor Navigation on Humanoid Robots using Vision-Based Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Fernández Alcantarilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Dellaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15728,51 +15728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive sampling-based approximation of the sign of multivariate real-valued functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15848,51 +15848,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision based motion generation for humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15942,51 +15942,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Program / simulation tools / ROS / Gazebo / OpenHRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. GdR Robotics Winter School: Robotica Principia, Centre de recherche Inria Sophia Antipolis – Méditérranée, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16075,64 +16075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16240,51 +16240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6EB6315"/>
+    <w:nsid w:val="2343E5EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16471,51 +16471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-stasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8569-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089432002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04801176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaussant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104862" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Urbann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E&#223;er" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3527820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547136v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Ramuzat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3144767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.826491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03142655v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1962311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03292150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092750" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04901912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud--Esclasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1594366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brousse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kudruss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirches" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2518739" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A Mukovskiy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Clever" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Harant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2657000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136936v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Efrain Ramos Ponce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2409479" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benazeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2015.2415048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Hayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esteves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914550891" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantarilla F. Pablo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergasa Luis M." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9312-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193614" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Arechavaleta-Servin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843612500090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020354" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kourdis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Subburaman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203164" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Chane-Sane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04523167v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802334" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730135v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769878" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04807935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Perrot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769884" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04822878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769888" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04811937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04942985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR57123.2023.10130232" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168681v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342428" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04363895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lasguignes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452196v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel A Villa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03839963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.1000008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Romualdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Alejandro Villa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356261v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaussant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lengagne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thuilot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482225v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fallon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ramezani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marchionni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659474" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145141v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramuzat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Buondonno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659380" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635917" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03420889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Esser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Peters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Bargsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Gea Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS47582.2021.9555770" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341118" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Atchuthan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Santamaria-Navarro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494676v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Geisert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel G Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karklinsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukovskiy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flash" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523606" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432100v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Hari Shankar Lal Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759103" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137021v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenemann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Tassa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Todorov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179667v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kudruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirches" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990088v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113490v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Henning Koch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morsillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041488" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862557" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911897v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875408v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Saab" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427750v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499291v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686842" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649126" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390593v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ferreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Diedam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152380" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117866v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Verrelst" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2006.257774" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupitier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282151" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045448v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_187-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01759061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319938691" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_59" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Endres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Ferreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12598-0_27" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BE5BF6AE2E5A2AD70876E3DFE1F6CBC8E6DA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559225v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_44" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3G5SP9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948380v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137918v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843953v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-stasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8569-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089432002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Urbann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E&#223;er" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3527820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04801176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaussant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03142655v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1962311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Ramuzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.826491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547136v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3144767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03292150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092750" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04901912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud--Esclasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1594366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A Mukovskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kudruss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2518739" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Clever" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Harant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2657000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136936v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Efrain Ramos Ponce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2409479" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benazeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2015.2415048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Hayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esteves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914550891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantarilla F. Pablo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergasa Luis M." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9312-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193614" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Arechavaleta-Servin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843612500090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Subburaman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kourdis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Chane-Sane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769878" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04807935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Perrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769884" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04822878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769888" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04523167v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04811937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04942985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR57123.2023.10130232" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04363895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lasguignes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03839963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.1000008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452196v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel A Villa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Romualdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Alejandro Villa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356261v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145141v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramuzat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Buondonno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659380" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635917" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ramezani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marchionni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659474" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaussant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lengagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thuilot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03420889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Esser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Peters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Bargsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Gea Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS47582.2021.9555770" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341118" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Atchuthan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Santamaria-Navarro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494676v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Geisert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel G Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karklinsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukovskiy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flash" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523606" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432100v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Hari Shankar Lal Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759103" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137021v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenemann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Tassa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Todorov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179667v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kudruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirches" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122476v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morsillo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041488" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Henning Koch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862557" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875408v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Saab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499291v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686842" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649126" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390593v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ferreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Diedam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152380" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117866v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Verrelst" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2006.257774" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupitier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282151" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045448v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_187-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01759061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319938691" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_59" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Endres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Ferreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12598-0_27" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BE5BF6AE2E5A2AD70876E3DFE1F6CBC8E6DA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559225v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_44" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3G5SP9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948380v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843953v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>