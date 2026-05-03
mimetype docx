--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2337,282 +2337,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Legged Locomotion Planning</w:t>
+                <w:t xml:space="preserve">Implementing Torque Control with High-Ratio Gear Boxes and without Joint-Torque Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+                <w:t xml:space="preserve">Andrea del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ott</w:t>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Englsberger</w:t>
+                <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1550044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433866v1</w:t>
+                <w:t xml:space="preserve">hal-01136936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Torque Control with High-Ratio Gear Boxes and without Joint-Torque Sensors</w:t>
+                <w:t xml:space="preserve">Continuous Legged Locomotion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea del Prete</w:t>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+                <w:t xml:space="preserve">Christian Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
+                <w:t xml:space="preserve">Johannes Englsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp. 234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2016.2623329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136936v2</w:t>
+                <w:t xml:space="preserve">hal-01433866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Optimal Path Parameterization for Redundantly-Actuated Robots (Numerical Integration Approach)</w:t>
               </w:r>
@@ -2689,64 +2689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancing Humanoid Robots: Systematic use of OSID to Compute Dynamically Consistent Movements Following a Motion Capture Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,77 +2957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards reactive vision-guided walking on rough terrain: an inverse-dynamics based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid motion generation and swept volumes: theoretical bounds for safe steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Control for Humanoid Robot Task Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannara Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast humanoid robot collision-free footstep planning using swept volume approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,356 +4589,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAS: N-step computation of All Solutions to the footstep planning problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-body MPC and sensitivity analysis of a real time foot step sequencer for a biped robot Bolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernbach</w:t>
+                <w:t xml:space="preserve">Côme Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769878⟩</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730135v1</w:t>
+                <w:t xml:space="preserve">hal-04807935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body MPC and sensitivity analysis of a real time foot step sequencer for a biped robot Bolt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Côme Perrot</w:t>
+                <w:t xml:space="preserve">Delay Robust Model Predictive Control For Whole-Body Torque Control of Humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Subburaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769884⟩</w:t>
+              <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.600-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807935v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Robust Model Predictive Control For Whole-Body Torque Control of Humanoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Subburaman</w:t>
+                <w:t xml:space="preserve">NAS: N-step computation of All Solutions to the footstep planning problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hefan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.600-606, </w:t>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822878v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaT: Constraints as Terminations for Legged Locomotion Reinforcement Learning</w:t>
               </w:r>
@@ -5140,51 +5140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step Toward Deploying the Torque-Controlled Robot TALOS on Industrial Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5257,51 +5257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,51 +5715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Louis Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6050,261 +6050,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Position and Torque Whole Body Control Schemes on the Humanoid Robot TALOS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Boria</w:t>
+                <w:t xml:space="preserve">Delay Aware Universal Notice Network: Real world multi-robot transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Advanced Robotics (ICAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659380⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145141v2</w:t>
+                <w:t xml:space="preserve">hal-03383498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Aware Universal Notice Network: Real world multi-robot transfer learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+                <w:t xml:space="preserve">Comparison of Position and Torque Whole Body Control Schemes on the Humanoid Robot TALOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ramuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Buondonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">20th International Conference on Advanced Robotics (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual event, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383498v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICP Localization and Walking Experiments on a TALOS Humanoid Robot</w:t>
               </w:r>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7403,252 +7403,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Human Trajectory Models and Their Application to Humanoid Robot Locomotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maroger</w:t>
+                <w:t xml:space="preserve">Agimus: a new framework for mapping manipulation motion plans to sequences of hierarchical task-based controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922573v1</w:t>
+                <w:t xml:space="preserve">hal-02466543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agimus: a new framework for mapping manipulation motion plans to sequences of hierarchical task-based controllers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boria</w:t>
+                <w:t xml:space="preserve">Walking Human Trajectory Models and Their Application to Humanoid Robot Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maroger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466543v1</w:t>
+                <w:t xml:space="preserve">hal-02922573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of human experimental trajectories and simulations during gait</w:t>
               </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Atchuthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Santamaria-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,64 +8096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Memory of Motion to Efficiently Warm-Start a Nonlinear Predictive Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Geisert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8230,51 +8230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,51 +8489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evaluation of Simple Estimators for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Flayols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wensing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8595,463 +8595,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Generation for Pulling a Fire Hose by a Humanoid Robot</w:t>
+                <w:t xml:space="preserve">Robust human-inspired power law trajectories for humanoid HRP-2 robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixchel G Ramirez-Alpizar</w:t>
+                <w:t xml:space="preserve">M Karklinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benazeth</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Flash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE-RAS International Conference on Humanoid Robotics (HUMANOIDS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2016, Singapour, Singapore. 8p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388372v1</w:t>
+                <w:t xml:space="preserve">hal-02002597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust human-inspired power law trajectories for humanoid HRP-2 robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Mukovskiy</w:t>
+                <w:t xml:space="preserve">Controlling a multi-joint arm actuated by pneumatic muscles with quasi-DDP optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Kumar Hari Shankar Lal Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Manhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Flash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523606⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejon, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002597v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling a multi-joint arm actuated by pneumatic muscles with quasi-DDP optimal control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Manhes</w:t>
+                <w:t xml:space="preserve">Motion Generation for Pulling a Fire Hose by a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ixchel G Ramirez-Alpizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benazeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IEEE-RAS International Conference on Humanoid Robotics (HUMANOIDS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432100v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Explosive motion using a multi-joint arm actuated by pneumatic muscles with quasi-DDP optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Kumar Hari Shankar Lal Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9171,51 +9171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9357,51 +9357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body Model-Predictive Control applied to the HRP-2 Humanoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Koenemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Tassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kirches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9588,291 +9588,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airbus/future of aircraft factory HRP-2 as universal worker proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122476v1</w:t>
+                <w:t xml:space="preserve">hal-01122475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Carpentier</w:t>
+                <w:t xml:space="preserve">Airbus/future of aircraft factory HRP-2 as universal worker proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Orthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barthelemy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Morsillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Geisert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122475v1</w:t>
+                <w:t xml:space="preserve">hal-01122476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization based exploitation of the ankle elasticity of HRP-2 for overstepping large obstacles</w:t>
               </w:r>
@@ -10087,51 +10087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perle Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10411,64 +10411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture, Recognition and Imitation of Anthropomorphic Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannara Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layale Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10623,64 +10623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking on Non-planar Surfaces using an Inverse Dynamic Stack of Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10731,51 +10731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time footstep planning for humanoid robots among 3D obstacles using a hybrid bounding box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10852,51 +10852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10982,51 +10982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11228,51 +11228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11358,51 +11358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid Robot Task Recognition from Movement Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannara Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11449,51 +11449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,64 +11726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12220,51 +12220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercontinental, multimodal, wide-range tele-cooperation using a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12471,51 +12471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile generalized inverted kinematics implementation for collaborative working humanoid robots: the Stack of Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12864,51 +12864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13093,51 +13093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually-guided grasping while walking on a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14970,51 +14970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15202,51 +15202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15483,77 +15483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Approach to Legged Locomotion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Englsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15715,51 +15715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive sampling-based approximation of the sign of multivariate real-valued functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16088,51 +16088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16240,51 +16240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2343E5EA"/>
+    <w:nsid w:val="76BF2467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16471,51 +16471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-stasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8569-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089432002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Urbann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E&#223;er" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3527820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04801176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaussant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03142655v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1962311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Ramuzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.826491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547136v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3144767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03292150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092750" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04901912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud--Esclasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1594366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A Mukovskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kudruss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2518739" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Clever" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Harant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2657000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136936v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Efrain Ramos Ponce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2409479" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benazeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2015.2415048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Hayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esteves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914550891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantarilla F. Pablo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergasa Luis M." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9312-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193614" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Arechavaleta-Servin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843612500090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Subburaman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kourdis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Chane-Sane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769878" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04807935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Perrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769884" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04822878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769888" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04523167v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04811937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04942985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR57123.2023.10130232" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04363895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lasguignes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03839963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.1000008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452196v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel A Villa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Romualdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Alejandro Villa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356261v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145141v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramuzat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Buondonno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659380" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635917" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ramezani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marchionni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659474" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaussant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lengagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thuilot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03420889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Esser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Peters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Bargsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Gea Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS47582.2021.9555770" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341118" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Atchuthan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Santamaria-Navarro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494676v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Geisert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel G Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karklinsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukovskiy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flash" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523606" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432100v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Hari Shankar Lal Das" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759103" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137021v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenemann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Tassa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Todorov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179667v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kudruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirches" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122476v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morsillo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041488" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Henning Koch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862557" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875408v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Saab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499291v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686842" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649126" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390593v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ferreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Diedam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152380" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117866v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Verrelst" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2006.257774" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupitier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282151" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045448v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_187-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01759061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319938691" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_59" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Endres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Ferreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12598-0_27" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BE5BF6AE2E5A2AD70876E3DFE1F6CBC8E6DA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559225v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_44" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3G5SP9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948380v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843953v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-stasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8569-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089432002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Urbann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E&#223;er" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3527820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04801176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaussant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03142655v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1962311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Ramuzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.826491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547136v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3144767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03292150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092750" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04901912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud--Esclasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1594366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A Mukovskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kudruss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2518739" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Clever" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Harant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2657000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136936v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Efrain Ramos Ponce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2409479" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benazeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2015.2415048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Hayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esteves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914550891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantarilla F. Pablo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergasa Luis M." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9312-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193614" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Arechavaleta-Servin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843612500090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Subburaman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kourdis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Chane-Sane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04807935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Perrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769884" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04822878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769878" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04523167v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04811937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04942985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR57123.2023.10130232" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04363895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lasguignes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03839963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.1000008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452196v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel A Villa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Romualdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Alejandro Villa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356261v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635917" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145141v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramuzat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Buondonno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ramezani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marchionni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659474" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaussant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lengagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thuilot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03420889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Esser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Peters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Bargsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Gea Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS47582.2021.9555770" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341118" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Atchuthan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Santamaria-Navarro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494676v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Geisert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karklinsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukovskiy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flash" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523606" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Hari Shankar Lal Das" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel G Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137021v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenemann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Tassa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Todorov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179667v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kudruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirches" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morsillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041488" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Henning Koch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862557" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875408v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Saab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499291v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686842" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649126" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390593v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ferreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Diedam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152380" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117866v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Verrelst" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2006.257774" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupitier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282151" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045448v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_187-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01759061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319938691" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_59" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Endres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Ferreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12598-0_27" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BE5BF6AE2E5A2AD70876E3DFE1F6CBC8E6DA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559225v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_44" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3G5SP9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948380v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843953v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>