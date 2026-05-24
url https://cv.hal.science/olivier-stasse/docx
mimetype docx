--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,16185 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16133 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.583333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Stasse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8569-6155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089432002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=JSESzk4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: Integrating Cognitive and Physical Abilities for Human-Centered Environments [From the Guest Editors]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Urbann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eßer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.8-10. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2025.3527820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Zero-Shot Cross-Agent Transfer Learning via Latent-Space Universal Notice Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beaussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thuilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.104862. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical whole-body elasto-geometric calibration of a humanoid robot: Application to the TALOS robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.104365. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2023.104365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking paths during collaborative carriages do not follow the simple rules observed in the locomotion of single walking subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15585. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-19853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Optimal Control to Model Human Trajectories During Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (5), pp.499-511. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1962311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Whole Body controllers on the TALOS Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Ramuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.826491. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2022.826491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Inverse Dynamics Control using a Global Energy Tank for Torque-Controlled Humanoid Robots in Multi-Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Ramuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.2787 - 2794. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3144767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547136v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Trajectory Prediction Model and its Coupling with a Walking Pattern Generator of a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelie Ramuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.6361 - 6369. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3092750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CROC: Continuous and Convex Resolution of Centroidal dynamic trajectories for legged robots in multi-contact scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2964787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894869v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid walking pattern generation based on model predictive control approximated with basis functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixchel Ramirez-Alpizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud--Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Harada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (9), pp.454-468. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2019.1594366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the HRP-2 humanoid robot during locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2018.00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do walkers behave when crossing the way of a mobile robot that replicates human interaction rules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Crétual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.188-193. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Planning in Irreducible Path Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Orthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reactive Walking Pattern Generator Based on Nonlinear Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Kudruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kirches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Mombaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.10-17. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2016.2518739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive synthesis of dynamically feasible full-body movements for the humanoid robot HRP-2 by flexible combination of learned dynamic movement primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A Mukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.270-283. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do walkers avoid a mobile robot crossing their way?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Crétual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCoMoPL: A Novel Approach for Humanoid Walking Generation Combining Optimal Control, Movement Primitives and Learning and its Transfer to the Real Robot HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Clever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Mombaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2017.2657000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Torque Control with High-Ratio Gear Boxes and without Joint-Torque Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1550044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136936v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp. 234-239. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2623329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Optimal Path Parameterization for Redundantly-Actuated Robots (Numerical Integration Approach)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.3257-3263. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2015.2409479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing Humanoid Robots: Systematic use of OSID to Compute Dynamically Consistent Movements Following a Motion Capture Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannara Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (4), pp.16 - 26. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2015.2415048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-guided motion primitives for humanoid reactive walking: decoupled vs. coupled approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Hayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (4-5), pp.402-419. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364914550891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reactive vision-guided walking on rough terrain: an inverse-dynamics based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Hayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.1441004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid motion generation and swept volumes: theoretical bounds for safe steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (14), pp.1045 - 1058. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2013.805468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Localize Humanoids with a Single Camera?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcantarilla F. Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergasa Luis M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dellaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1-2), pp.47-71. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-012-9312-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Control for Humanoid Robot Task Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannara Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (6), pp.1524-1537. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2012.2193614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast humanoid robot collision-free footstep planning using swept volume approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), p.427-439. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2011.2172152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMANOID LOCOMOTION PLANNING FOR VISUALLY-GUIDED TASKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Hayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Arechavaleta-Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.1250009. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843612500090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous 3D object modeling by a humanoid using an optimization-driven Next-Best-View formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.407-428. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843610002246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of humanoid robots in collaborative working environment: a case study on motion generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Ruland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11370-009-0045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Humanoid Robots to Dynamically Walk over Large Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Verrelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4), pp.960 - 967. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2020354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Architecture for Humanoid Walking Pattern Prototyping and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Verrelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (6-7), pp.589-611. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855308X305236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Conditioned Loco-Manipulation Using Motion Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Stępień</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kourdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. pp.365-372, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Whole-Body Multi Contact Large Object Manipulation and Estimation Framework for Humanoids Using Skin Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Subburaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Reinforcement Learning for Unstable Point-Feet Bipedal Locomotion Applied to the Bolt Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Chane-Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Matteïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, South Korea. pp.843-850, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body MPC and sensitivity analysis of a real time foot step sequencer for a biped robot Bolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Robust Model Predictive Control For Whole-Body Torque Control of Humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Subburaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.600-606, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAS: N-step computation of All Solutions to the footstep planning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hefan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaT: Constraints as Terminations for Legged Locomotion Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Chane-Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, Emirats Arabes Unis, United Arab Emirates. pp.13303-13310, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Robust Model Predictive Control For Whole-Body Torque Control of Humanoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Subburaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction and control of a human-exoskeleton system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Symposium on Medical Robotics (ISMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Atlanta, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMR57123.2023.10130232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step Toward Deploying the Torque-Controlled Robot TALOS on Industrial Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10342428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR-based localization system for kidnapped robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lasguignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotic Computing (IRC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Laguna Hills, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque Controlled Locomotion of a Biped Robot with Link Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel A Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Ginowan, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452196v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Model Predictive Control for Biped Locomotion on a Torque-Controlled Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Study of Table Trajectories during Collaborative Carriages toward Pro-active Human-Robot Table Handling Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ginowan, Okinawa, Japan. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.1000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Control and Estimation of Humanoid Robots with Link Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Romualdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahuel Alejandro Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dafarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2022, Ginowan, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value learning from trajectory optimization and Sobolev descent: A step toward reinforcement learning with superlinear convergence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Parag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Kleff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, analysis and control of the series-parallel hybrid RH5 humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Esser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinzenz Bargsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose de Gea Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE-RAS 20th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS47582.2021.9555770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Body Model Predictive Control with a Memory of Motion: Experiments on a Torque-Controlled Talos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Louis Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adria Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teguh Lembono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2021, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9560742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Aware Universal Notice Network: Real world multi-robot transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Beaussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Thuilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA'21) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Aware Universal Notice Network: Real world multi-robot transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Beaussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lengagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Thuilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9635917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Position and Torque Whole Body Control Schemes on the Humanoid Robot TALOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ramuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual event, Slovenia. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP Localization and Walking Experiments on a TALOS Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lasguignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Fallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ramezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Advanced Robotics (ICAR 2021))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ljubljana (en ligne), Slovenia. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing manufacturing tasks with a mobile manipulator: from motion planning to sensor based motion control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Long Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE49439.2021.9551576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics to Assess a Human Trajectory Prediction Model during Gait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROS : une solution middleware adaptée pour l'industrie du futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Germa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of human experimental trajectories and simulations during gait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Planning with Multi-Contact and Visual Servoing on Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud--Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mastalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2020 - International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Model, Identification and Differential Dynamic Programming for a TALOS Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélie Ramuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc51009.2020.9143817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agimus: a new framework for mapping manipulation motion plans to sequences of hierarchical task-based controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking Human Trajectory Models and Their Application to Humanoid Robot Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Watier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pinocchio C++ library – A fast and flexible implementation of rigid body dynamics algorithms and their analytical derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SII 2019 - International Symposium on System Integrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odometry Based on Auto-Calibrating Inertial Measurement Unit Attached to the Feet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Atchuthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Santamaria-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Solà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KIOS Research and Innovation Center of Excellence, Jun 2018, Limassol, Cyprus. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation, Identification and Control of an Efficient Electric Actuator for Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics (ICINCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494676v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Memory of Motion to Efficiently Warm-Start a Nonlinear Predictive Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Geisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Simple Estimators for Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Benallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots (HUMANOIDS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALOS: A new humanoid research platform targeted for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Budhiraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud-Esclasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics, ICHR, Birmingham 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2017.8246947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-contact Locomotion of Legged Robots in Complex Environments – The Loco3D project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS Workshop on Challenges in Dynamic Legged Locomotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust human-inspired power law trajectories for humanoid HRP-2 robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karklinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Flash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Biomedical Robotics and Biomechatronics (BioRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2016, Singapour, Singapore. 8p., </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling a multi-joint arm actuated by pneumatic muscles with quasi-DDP optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Kumar Hari Shankar Lal Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejon, South Korea. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2016.7759103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Generation for Pulling a Fire Hose by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ixchel G Ramirez-Alpizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benazeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE-RAS International Conference on Humanoid Robotics (HUMANOIDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile and Efficient Pattern Generator for Generalized Legged Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), May 2016, Stockholm, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Explosive motion using a multi-joint arm actuated by pneumatic muscles with quasi-DDP optimal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Kumar Hari Shankar Lal Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Manhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC-2016 IEEE Multi-Conference on Systems and Control 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control for Whole-Body Motion Generation using Center-of-Mass Dynamics for Predefined Multi-Contact Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kudruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kirches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Séoul, South Korea. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Planning and Irreducible Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Orthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body Model-Predictive Control applied to the HRP-2 Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Koenemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Tassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage suboptimal approximation for variable compliance and torque control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1151 - 1157, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-driven walking pattern generation for humanoid reactive walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Hayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAPOD Template META-programming applied to dynamics: CoP-CoM trajectories filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbus/future of aircraft factory HRP-2 as universal worker proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Orthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Morsillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Geisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization based exploitation of the ankle elasticity of HRP-2 for overstepping large obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Henning Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Mombaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Humanoid Robotics (HUMANOIDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reactive Whole-Body Motion Planning in Cluttered Environments by Precomputing Feasible Motion Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Orthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.286--291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based motion primitives for reactive walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Hayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.274--279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture, Recognition and Imitation of Anthropomorphic Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannara Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layale Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St Paul, United States. pp. 3539-3540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Following for Legged Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biomedical Robotics and Biomechatronics (BioRob'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rome, Italy. p.657-662, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking on Non-planar Surfaces using an Inverse Dynamic Stack of Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Efrain Ramos Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time footstep planning for humanoid robots among 3D obstacles using a hybrid bounding box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Manocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. p.584-589, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision based control for Humanoïd robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Visual Control of Mobile Robots (ViCoMoR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, California,, United States. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Robot Task Recognition from Movement Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannara Hak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, United States. p. 314-321, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2010.5686842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancelling the sway motion of dynamic walking in visual servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010 - IEEE-RSJ International Conference on Intelligent Robots &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3175-3180, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5649126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile generalized inverted kinematics implementation for collaborative working humanoid robots: the Stack of Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2009 - 14th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.284-289, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NEWUOA to drive the autonomous visual modeling of an object by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA: International Conference on Information and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Zhuhai, China. pp.78-83, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICINFA.2009.5204897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Linear Model Predictive Control Solver for Online Walking Motion Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Ferreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Diedam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1171-1176, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Steps Next-Best-View Algorithm for Autonomous 3D Object Modeling by a Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2009: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1159-1164, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00390587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental, multimodal, wide-range tele-cooperation using a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.5635-5640, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid feet trajectory generation for the reduction of the dynamical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.454-458, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00796738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental multimodal tele-cooperation using a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Peer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hirche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.405-411, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures and models for humanoid robots in collaborative working environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neo Ee Sian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Sakaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISR 2008 - 39th International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Coex, South Korea. pp.354-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time (self)-collision avoidance task on a HRP-2 humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena Conference Center, Pasadena, CA, United States. pp.3200-3205, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasure hunting for humanoids robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00800956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Autonomous Object Reconstruction for Visual Search by the Humanoid Robot HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pittsburgh, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2007.4813862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visually-guided grasping while walking on a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roma, Italy. pp.3041-3047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of Humanoid Robots: Stepping over Large Obstacles Dynamically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Verrelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Arisumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vanderborght</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Mechatronics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Henan, China. pp.1072 - 1079, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMA.2006.257774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D object recognition using spin-images for a humanoid stereoscopic vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhito Yokoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conferenece on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.2955 - 2960, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.282151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode d'evaluation comparée de mécanismes de regroupements de pixels : Application à la décomposition en composantes connexes et à la croissance de régions pour l'utilisation dans un système de vision robotique temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blazevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silly-Chetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19° Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RoboCoq Project: Modelling and Design of Bird-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mederreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the Robocoq project : Modelling and design of a bird-like robot equipped with stabilized vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mederreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Abstract Proceedings of the Second International Symposium on Adaptive Motion of Animals and Machines (AMAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kyoto, Japan. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A next-best-view algorithm for autonomous 3D object modeling by a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torea Foissotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. 8th IEEE-RAS International Conference on Humanoid Robots, pp.333-338, 2008, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2008.4756001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Righetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-9, 2020, 978-3-642-41610-1. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41610-1_187-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of humanoid robots technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Anthropomorphic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-310, 2019, 978-3-319-93870-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLAM and Vision-based Humanoid Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1739-1761, 2018, 978-94-007-6047-9. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6046-2_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of coordinated human body motion by learning of structured dynamic representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert A Mukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Taubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Endres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric and Numerical Foundations of Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.237-267, 2017, Star 117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Linear Model Predictive Control Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Joachim Ferreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Diedam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Optimization and its Applications in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.309-318, 2010, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12598-0_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trot Gait Design Details for Quadrupeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blazevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup 2003: Robot Soccer World Cup VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3020, Springer Berlin Heidelberg, pp.495-502, 2004, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25940-4_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power, Logic-Only FPGA Implementation of a Deep Reinforcement Learning Locomotion Policy on a Quadruped Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Flayols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning from Wild Animal Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Chane-Sane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a Shared Strategy Emerge from the Study of Walking Paths during Collaborative Carriages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas A Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Path Planning and Visual Servoing in Manipulation Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homotopic particle motion planning for humanoid robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Orthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreducible Motion Planning by Exploiting Linear Linkage Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Orthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Taïx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Approach to Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Indoor Navigation on Humanoid Robots using Vision-Based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Fernández Alcantarilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dellaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling-based approximation of the sign of multivariate real-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision based motion generation for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université Paul Sabatier - Toulouse III, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00843953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program / simulation tools / ROS / Gazebo / OpenHRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. GdR Robotics Winter School: Robotica Principia, Centre de recherche Inria Sophia Antipolis – Méditérranée, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02130166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Path Planning and Visual Servoing in Manipulation Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nicolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16240,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76BF2467"/>
+    <w:nsid w:val="FB54E9DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16471,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-stasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8569-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089432002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389383v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Urbann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E&#223;er" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3527820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04801176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaussant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03142655v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1962311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Ramuzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.826491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547136v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3144767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03292150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092750" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04901912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud--Esclasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1594366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A Mukovskiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kudruss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2518739" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Clever" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Harant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2657000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136936v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Efrain Ramos Ponce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2409479" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benazeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2015.2415048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Hayet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esteves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914550891" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantarilla F. Pablo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergasa Luis M." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9312-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193614" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Arechavaleta-Servin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843612500090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020354" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Subburaman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kourdis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Chane-Sane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04807935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Perrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769884" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04822878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769888" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769878" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04523167v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04811937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04942985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR57123.2023.10130232" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04363895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lasguignes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03839963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.1000008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452196v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel A Villa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Romualdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Alejandro Villa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356261v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635917" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145141v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramuzat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Buondonno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ramezani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marchionni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659474" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaussant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lengagne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thuilot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03420889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Esser" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Peters" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Bargsten" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Gea Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS47582.2021.9555770" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341118" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Atchuthan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Santamaria-Navarro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494676v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591373v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Geisert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karklinsky" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukovskiy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flash" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523606" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Hari Shankar Lal Das" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel G Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382328v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137021v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenemann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Tassa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Todorov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179667v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kudruss" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirches" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morsillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041488" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Henning Koch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862557" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875408v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Saab" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499291v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686842" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649126" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390593v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ferreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Diedam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152380" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117866v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Verrelst" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2006.257774" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117854v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupitier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282151" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045448v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_187-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01759061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319938691" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_59" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002507v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Endres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Ferreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12598-0_27" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BE5BF6AE2E5A2AD70876E3DFE1F6CBC8E6DA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559225v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_44" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3G5SP9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948380v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843953v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-stasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8569-6155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089432002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JSESzk4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Urbann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E&#223;er" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2025.3527820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04801176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaussant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104862" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03142655v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1962311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Ramuzat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.826491" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547136v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3144767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03292150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092750" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01894869v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ta&#239;x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2964787" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04901912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud--Esclasse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Harada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2019.1594366" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud-Esclasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Naveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.12.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Orthey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.08.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kudruss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kirches" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2518739" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert A Mukovskiy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.09.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Clever" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Harant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2657000" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136936v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Efrain Ramos Ponce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2015.2409479" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benazeth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2015.2415048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Hayet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Esteves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914550891" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923564v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantarilla F. Pablo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergasa Luis M." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dellaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-012-9312-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2012.2193614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Arechavaleta-Servin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843612500090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Foissotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843610002246" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Ruland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Yokoi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-009-0045-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016143v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Verrelst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2020354" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855308X305236" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242643v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kourdis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Subburaman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203164" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Chane-Sane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Matte&#239;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04807935v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Perrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769884" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04822878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769888" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Samadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefan Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769878" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04523167v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802334" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04811937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04942985v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR57123.2023.10130232" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342428" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04363895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lasguignes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gobin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452196v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel A Villa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Saurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Dantec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724019v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Louis Dantec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Villa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03839963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.1000008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Romualdi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Alejandro Villa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356261v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Parag" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03420889v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Esser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Peters" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzenz Bargsten" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Gea Fernandez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS47582.2021.9555770" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995796v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Budhiraja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Roig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teguh Lembono" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560742" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298723v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beaussant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lengagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thuilot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383498v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9635917" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145141v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ramuzat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Buondonno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boria" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659380" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03482225v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Fallon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ramezani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marchionni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659474" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03308202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49439.2021.9551576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03218959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Germa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922581v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383130v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buondonno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mastalli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889421v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Ramuzat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forget" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc51009.2020.9143817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02466543v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341118" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01866228v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Atchuthan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Santamaria-Navarro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494676v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Geisert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485519v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246947" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01543060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karklinsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mukovskiy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flash" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523606" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432100v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Kumar Hari Shankar Lal Das" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759103" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388372v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel G Ramirez-Alpizar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203507v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382328v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179667v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kudruss" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirches" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121025v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139695" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137021v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Koenemann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Tassa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Todorov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114610v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Geoffroy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bordron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raison" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862557" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990088v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barthelemy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041391" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122476v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Morsillo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041488" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113490v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Henning Koch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911897v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Saab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601291v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290282" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738243v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686842" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567664v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5649126" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796736v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICINFA.2009.5204897" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390593v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Dimitrov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ferreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Diedam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152380" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152350" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113715v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schauss" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354412" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796738v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pierro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balaguer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379542" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798823v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Peer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hirche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Weber" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Krause" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buss" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650829" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798785v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neo Ee Sian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Sakaguchi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798791v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543698" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800956v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Larlus" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548676v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lagarde" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saidi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813862" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yokoi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117866v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Verrelst" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Arisumi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2006.257774" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117854v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupitier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282151" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559306v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blazevic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly-Chetto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559329v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mederreg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559315v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798770v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2008.4756001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045448v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Righetti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41610-1_187-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01759061v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319938691" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_59" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02002507v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Taubert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Endres" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495862v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Joachim Ferreau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12598-0_27" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53BE5BF6AE2E5A2AD70876E3DFE1F6CBC8E6DA7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559225v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25940-4_44" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3G5SP9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04948380v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494731v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163259v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733666v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fern&#225;ndez Alcantarilla" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843953v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-02130166v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02494737v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>